--- v0 (2026-10-13)
+++ v1 (2026-10-26)
@@ -1,3288 +1,8648 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C414C9" w:rsidRPr="003C4846" w:rsidRDefault="00C414C9" w:rsidP="00A96EC1">
-[...5 lines deleted...]
-        <w:spacing w:before="100" w:after="80" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7D2CC3BE" w14:textId="77777777" w:rsidR="00D12B36" w:rsidRDefault="00D12B36"/>
+    <w:p w14:paraId="395E5206" w14:textId="77777777" w:rsidR="00562465" w:rsidRPr="008A290C" w:rsidRDefault="00000837" w:rsidP="00562465">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+        </w:rPr>
+        <w:t>FORMULARZ ZGŁOSZENIOWY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727D8FB6" w14:textId="77777777" w:rsidR="00562465" w:rsidRPr="001E38F3" w:rsidRDefault="00562465" w:rsidP="00562465">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-      </w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C414C9" w:rsidRPr="00FF088B" w:rsidRDefault="008B4178" w:rsidP="008B4178">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="264AE4EE" w14:textId="6ED4F466" w:rsidR="00562465" w:rsidRDefault="00B64D81" w:rsidP="0061674B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5233"/>
+          <w:tab w:val="left" w:pos="7590"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WYDARZENIE: </w:t>
+      </w:r>
+      <w:r w:rsidR="008827AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t>”</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Śniadanie biznesowe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C414C9" w:rsidRPr="00FF088B" w:rsidRDefault="00C414C9" w:rsidP="00C414C9">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="169C6BD6" w14:textId="77777777" w:rsidR="008A290C" w:rsidRPr="001E38F3" w:rsidRDefault="008A290C" w:rsidP="0061674B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5233"/>
+          <w:tab w:val="left" w:pos="7590"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="223D4D36" w14:textId="6EE883E5" w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="00562465">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Termin: </w:t>
+      </w:r>
+      <w:r w:rsidR="008827AB">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10 września</w:t>
+      </w:r>
+      <w:r w:rsidR="008A290C">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="000B70FC" w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C414C9" w:rsidRDefault="00C414C9" w:rsidP="00C414C9">
-[...77 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="33F7F7E5" w14:textId="77777777" w:rsidR="008A290C" w:rsidRPr="001E38F3" w:rsidRDefault="008A290C" w:rsidP="00562465">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B3D85" w:rsidRDefault="002B3D85" w:rsidP="00C414C9">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Arial"/>
+    <w:p w14:paraId="24C7E6C9" w14:textId="6918C7B9" w:rsidR="00562465" w:rsidRPr="001E38F3" w:rsidRDefault="007E5446" w:rsidP="00562465">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B3D85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Arial"/>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prosimy o wypełnienie formularza i przesłanie go na adres: </w:t>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Arial"/>
+        <w:t xml:space="preserve">Miejsce: </w:t>
+      </w:r>
+      <w:r w:rsidR="005B262B" w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lub faxem </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Arial"/>
+        <w:t xml:space="preserve">siedziba Warmińsko-Mazurskiej Agencji Rozwoju Regionalnego S.A. w Olsztynie, pl. gen. Józefa Bema 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00270233">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">89 521 12 </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Arial"/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="005B262B" w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">60. Termin przesyłania zgłoszeń upływa </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Arial"/>
+        <w:t>(sala konferencyjna, III piętro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23ED8284" w14:textId="77777777" w:rsidR="007E5446" w:rsidRPr="001E38F3" w:rsidRDefault="007E5446" w:rsidP="00562465">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B4BF18" w14:textId="77777777" w:rsidR="00D12B36" w:rsidRPr="008A290C" w:rsidRDefault="00562465" w:rsidP="000B70FC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>DANE OSOBOWE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5613DDF3" w14:textId="77777777" w:rsidR="00562465" w:rsidRPr="001E38F3" w:rsidRDefault="00562465" w:rsidP="000B70FC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imię i </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>nazwisko:</w:t>
+      </w:r>
+      <w:r w:rsidR="000B70FC" w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000B70FC" w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000B70FC" w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000B70FC" w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53369223" w14:textId="77777777" w:rsidR="00562465" w:rsidRPr="001E38F3" w:rsidRDefault="00562465" w:rsidP="000B70FC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numer telefonu: </w:t>
+      </w:r>
+      <w:r w:rsidR="000B70FC" w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>……………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9120E7" w14:textId="77777777" w:rsidR="00562465" w:rsidRPr="001E38F3" w:rsidRDefault="00562465" w:rsidP="000B70FC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidR="000B70FC" w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000B70FC" w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA8361B" w14:textId="77777777" w:rsidR="00562465" w:rsidRPr="001E38F3" w:rsidRDefault="00562465" w:rsidP="001E38F3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nazwa firmy/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>instytucji:</w:t>
+      </w:r>
+      <w:r w:rsidR="000B70FC" w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000B70FC" w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>…………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29306AC6" w14:textId="2DCBA55D" w:rsidR="00562465" w:rsidRPr="004168B8" w:rsidRDefault="00562465" w:rsidP="00BB52E9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004168B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W PRZYPADKU </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5749">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>SZCZEGÓLNYCH</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5749" w:rsidRPr="004168B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004168B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POTRZEB WYNIKAJĄCYCH Z NIEPEŁNOSPRAWNOŚCI, PROSIMY O KONTAKT TELEFONICZNY LUB </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004168B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MAILOWY </w:t>
+      </w:r>
+      <w:r w:rsidR="000B70FC" w:rsidRPr="004168B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000B70FC" w:rsidRPr="004168B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tel. 89 521 12 </w:t>
+      </w:r>
+      <w:r w:rsidR="008827AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>89</w:t>
+      </w:r>
+      <w:r w:rsidR="000B70FC" w:rsidRPr="004168B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="008827AB" w:rsidRPr="00E961B9">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:spacing w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>a.zielinska@wmarr.olsztyn.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="417CF3EA" w14:textId="77777777" w:rsidR="00BB52E9" w:rsidRPr="00BB52E9" w:rsidRDefault="00BB52E9" w:rsidP="00BB52E9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A62482" w14:textId="77777777" w:rsidR="00BB52E9" w:rsidRPr="001E38F3" w:rsidRDefault="00BB52E9" w:rsidP="00BB52E9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Zgoda na przetwarzanie danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD37A87" w14:textId="22BEFE9A" w:rsidR="00BB52E9" w:rsidRPr="001E38F3" w:rsidRDefault="00BB52E9" w:rsidP="00BB52E9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5541D98B" wp14:editId="5A437DDE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>22860</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="219075" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Pole tekstowe 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="219075" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="757FF1A8" w14:textId="77777777" w:rsidR="00BB52E9" w:rsidRDefault="00BB52E9"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="5541D98B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Pole tekstowe 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:1.8pt;width:17.25pt;height:15.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC80bikfQIAAIwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kSbsGcYqsRYYB&#10;QVssHXpWZCkRKouapMTOfv0o2Xl1vXTYxabEj69PJMc3TaXJVjivwBS0d5FTIgyHUplVQX8+zT59&#10;ocQHZkqmwYiC7oSnN5OPH8a1HYk+rEGXwhF0YvyotgVdh2BHWeb5WlTMX4AVBpUSXMUCHt0qKx2r&#10;0Xuls36eX2Y1uNI64MJ7vL1rlXSS/EspeHiQ0otAdEExt5C+Ln2X8ZtNxmy0csyuFe/SYP+QRcWU&#10;waAHV3csMLJx6i9XleIOPMhwwaHKQErFRaoBq+nlr6pZrJkVqRYkx9sDTf7/ueX324V9dCQ0X6HB&#10;B4yE1NaPPF7GehrpqvjHTAnqkcLdgTbRBMLxst+7zq+GlHBU4Zvk/WH0kh2NrfPhm4CKRKGgDl8l&#10;kcW2cx9a6B4SY3nQqpwprdMhdoK41Y5sGb6hDilFdH6G0obUBb38PMyT4zNddH2wX2rGX7r0TlDo&#10;T5sYTqSe6dI6EpGksNMiYrT5ISRRZeLjjRwZ58Ic8kzoiJJY0XsMO/wxq/cYt3WgRYoMJhyMK2XA&#10;tSydU1u+7KmVLR7f8KTuKIZm2XQNsoRyh33joB0pb/lMIdFz5sMjczhD2Cq4F8IDfqQGfB3oJErW&#10;4H6/dR/x2NqopaTGmSyo/7VhTlCivxts+uveYBCHOB0Gw6s+HtypZnmqMZvqFrBleriBLE9ixAe9&#10;F6WD6hnXxzRGRRUzHGMXNOzF29BuClw/XEynCYRja1mYm4Xl0XWkNzbYU/PMnO0aPOBk3MN+etno&#10;VZ+32GhpYLoJIFUagkhwy2pHPI58GqNuPcWdcnpOqOMSnfwBAAD//wMAUEsDBBQABgAIAAAAIQDp&#10;oBI+2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFNKqzSNUwEqXDhR&#10;EGc33toW8TqK3TT8PcuJnlajGc28rbdT6MSIQ/KRFMxnBQikNhpPVsHnx8tdCSJlTUZ3kVDBDybY&#10;NtdXta5MPNM7jvtsBZdQqrQCl3NfSZlah0GnWeyR2DvGIejMcrDSDPrM5aGT90WxkkF74gWne3x2&#10;2H7vT0HB7smubVvqwe1K4/04fR3f7KtStzfT4wZExin/h+EPn9GhYaZDPJFJolPAj2QFixUINhcP&#10;SxAHvss5yKaWl/DNLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC80bikfQIAAIwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDpoBI+2gAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="757FF1A8" w14:textId="77777777" w:rsidR="00BB52E9" w:rsidRDefault="00BB52E9"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wyrażam zgodę na przetwarzanie moich danych osobowych </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5749">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zawartych w formularzu zgłoszeniowym </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>w celu rejestracji i uczestnictwa w</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0497">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Śniadaniu biznesowym </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64D81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w skrócie: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64D81" w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Wydarzenie</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64D81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0497">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>organizowanym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przez Warmińsko-Mazurską Agencję Rozwoju Regionalnego S.A. w Olsztynie</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w celu zadań informacyjno-promocyjnych zleconych przez </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7B86" w:rsidRPr="002E7B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Bank Gospodarstwa Krajowego z siedzibą w Warszawie, przy Al. Jerozolimskich 7, 00-955 Warszawa</w:t>
+      </w:r>
+      <w:r w:rsidR="006228FC" w:rsidRPr="006228FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051044B8" w14:textId="73C59F66" w:rsidR="00DF2B84" w:rsidRDefault="00BB52E9" w:rsidP="00BB52E9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A4080D1" wp14:editId="479AC398">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>9525</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="219075" cy="200025"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Pole tekstowe 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="219075" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="240F8F12" w14:textId="77777777" w:rsidR="00BB52E9" w:rsidRDefault="00BB52E9" w:rsidP="00BB52E9"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6A4080D1" id="Pole tekstowe 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.75pt;width:17.25pt;height:15.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6HRhRRgIAAKEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkSbsacYosRYYB&#10;RVsgHXpWZCkRJouapMTOfv0o2Xm03WlYDgopUnx8/OjpbVtrshfOKzAlHQ5ySoThUCmzKemP5+Wn&#10;L5T4wEzFNBhR0oPw9Hb28cO0sYUYwRZ0JRzBIMYXjS3pNgRbZJnnW1EzPwArDBoluJoFVN0mqxxr&#10;MHqts1GeX2UNuMo64MJ7vL3rjHSW4kspeHiU0otAdEmxtpBOl851PLPZlBUbx+xW8b4M9g9V1EwZ&#10;THoKdccCIzun3oWqFXfgQYYBhzoDKRUXqQfsZpi/6Wa1ZVakXhAcb08w+f8Xlj/sV/bJkdB+hRYH&#10;GAFprC88XsZ+Wunq+I+VErQjhIcTbKINhOPlaHiTX08o4WjCmeSjSYySnR9b58M3ATWJQkkdTiWB&#10;xfb3PnSuR5eYy4NW1VJpnZSDX2hH9gwHiHOvoKFEMx/wsqTL9OuzvXqmDWlKevV5kqdMr2wx1ynm&#10;WjP+830ErF6bmF8kEvV1npGJUmjXLVHVBWprqA4IpoOOZ97ypcJk91jvE3NILMQPlyU84iE1YIXQ&#10;S5Rswf3+2330x3mjlZIGiVpS/2vHnEAYvhtkws1wPI7MTsp4cj1CxV1a1pcWs6sXgFAOcS0tT2L0&#10;D/ooSgf1C+7UPGZFEzMcc5c0HMVF6NYHd5KL+Tw5IZctC/dmZXkMHXGLID+3L8zZfuoB6fIAR0qz&#10;4s3wO9/40sB8F0CqxIyIc4cqMioquAeJW/3OxkW71JPX+csy+wMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJoPFdTYAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYCgM0uqYTQuKI&#10;EIUD3LzEawONUzVZV/brMSc4PdnPev5etZlDryYak49s4HJRgCK20XluDby9Pl6sQKWM7LCPTAa+&#10;KcGmPj2psHTxwC80NblVEsKpRANdzkOpdbIdBUyLOBCLt4tjwCzj2Go34kHCQ6+viuJWB/QsHzoc&#10;6KEj+9XsgwHH75Hth386em6svzs+rz7tZMz52Xy/BpVpzn/H8Isv6FAL0zbu2SXVG5AiWbY3oMRc&#10;XotuRZcF6LrS/+HrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6HRhRRgIAAKEEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCaDxXU2AAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAKAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="240F8F12" w14:textId="77777777" w:rsidR="00BB52E9" w:rsidRDefault="00BB52E9" w:rsidP="00BB52E9"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Wyrażam zgodę na przetwarzanie moich danych osobowych dotyczących szczególnych potrzeb</w:t>
+      </w:r>
+      <w:r w:rsidR="006228FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>w zwią</w:t>
+      </w:r>
+      <w:r w:rsidR="006A39F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ku</w:t>
+      </w:r>
+      <w:r w:rsidR="006228FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uczestnictw</w:t>
+      </w:r>
+      <w:r w:rsidR="006228FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006228FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0497">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A43D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Wydarzeniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C28F8BF" w14:textId="218EF149" w:rsidR="00BB52E9" w:rsidRPr="001E38F3" w:rsidRDefault="00BB52E9" w:rsidP="00BB52E9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ponieważ </w:t>
+      </w:r>
+      <w:r w:rsidR="006228FC" w:rsidRPr="006214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informacje dotyczące </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>szczególn</w:t>
+      </w:r>
+      <w:r w:rsidR="006228FC" w:rsidRPr="006214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ych potrzeb mogą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5749" w:rsidRPr="006214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stanowić szczególne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>kategorie danych</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5749" w:rsidRPr="006214B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, które</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> objęte są szczególną ochroną prawną, zobowiązani jesteśmy prosić Panią/Pana o wyrażenie </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5749">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odrębne, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>wyraźnej zgody na ich przetwarzanie. Dlatego też prosimy o potwierdzenie, że zgadza się Pani/Pan, abyśmy przetwarzali podane przez Panią/Pana dane, o których mowa wyżej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF4EC20" w14:textId="77777777" w:rsidR="009A43D2" w:rsidRDefault="009A43D2" w:rsidP="001E38F3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C786DE2" w14:textId="77777777" w:rsidR="008A60B1" w:rsidRDefault="008A60B1" w:rsidP="001E38F3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431C5716" w14:textId="77777777" w:rsidR="000B70FC" w:rsidRDefault="000B70FC" w:rsidP="00562465">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3145B49E" w14:textId="77777777" w:rsidR="000B70FC" w:rsidRDefault="000B70FC" w:rsidP="00562465">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A2EF221" w14:textId="77777777" w:rsidR="00562465" w:rsidRPr="00D72E98" w:rsidRDefault="00562465" w:rsidP="00562465">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="PogrubienieTeksttreciCalibriOdstpy0pt"/>
+        </w:rPr>
+        <w:t>Data, podpis………………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="PogrubienieTeksttreciCalibriOdstpy0pt"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="PogrubienieTeksttreciCalibriOdstpy0pt"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560BC8EF" w14:textId="77777777" w:rsidR="00721626" w:rsidRPr="00D72E98" w:rsidRDefault="00721626">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2856B6" w14:textId="417AC929" w:rsidR="00562465" w:rsidRPr="00D72E98" w:rsidRDefault="00562465" w:rsidP="00562465">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="307" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Wypełniony formularz zgłoszeniowy prosimy przesłać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na adres e-mailowy:</w:t>
+      </w:r>
+      <w:r w:rsidR="001E38F3" w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008827AB">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a.zielinska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@wmarr.olsztyn.pl  </w:t>
+      </w:r>
+      <w:r w:rsidR="006214B1">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F168D1" w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...435 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidR="008827AB">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="008A290C">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64EFF">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="008827AB">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5BF0">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B262B" w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="008A290C">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="005B262B" w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r., godz.1</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5BF0">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.00. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E8789D" w:rsidRDefault="00E8789D" w:rsidP="00674DC4">
+    <w:p w14:paraId="2F934E73" w14:textId="77777777" w:rsidR="00562465" w:rsidRPr="00D72E98" w:rsidRDefault="00562465" w:rsidP="00721626">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41354C72" w14:textId="1E1ECC1C" w:rsidR="00562465" w:rsidRPr="00D72E98" w:rsidRDefault="00562465" w:rsidP="00562465">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="307" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Szczegółowych informacji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nt. spotkania udziela: </w:t>
+      </w:r>
+      <w:r w:rsidR="008827AB">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Arleta Zielińska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tel. 89 521 12 </w:t>
+      </w:r>
+      <w:r w:rsidR="008A290C">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="008827AB">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008A290C">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008827AB">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a.zielinska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72E98">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@wmarr.olsztyn.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C293DF" w14:textId="77777777" w:rsidR="00636E11" w:rsidRDefault="00636E11" w:rsidP="00721626">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27AF9F6A" w14:textId="77777777" w:rsidR="00CC4D45" w:rsidRDefault="00CC4D45" w:rsidP="00CC4D45">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B48A27A" w14:textId="77777777" w:rsidR="006214B1" w:rsidRDefault="006214B1" w:rsidP="00C75A81">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:after="18" w:line="200" w:lineRule="exact"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D8AA6C" w14:textId="7287D8F9" w:rsidR="005B262B" w:rsidRPr="00C22596" w:rsidRDefault="001E38F3" w:rsidP="00C75A81">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:after="18" w:line="200" w:lineRule="exact"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22596">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klauzula informacyjna </w:t>
+      </w:r>
+      <w:r w:rsidR="00D673E3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>dotycząca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22596">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przetwarzanych danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530EC35B" w14:textId="77777777" w:rsidR="001E38F3" w:rsidRPr="00C22596" w:rsidRDefault="001E38F3" w:rsidP="005E651A">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:after="18" w:line="200" w:lineRule="exact"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C3DCB5" w14:textId="29F6E419" w:rsidR="00C00773" w:rsidRDefault="00C00773" w:rsidP="008A290C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3717C368" w14:textId="77777777" w:rsidR="00C00773" w:rsidRPr="008A290C" w:rsidRDefault="00C00773" w:rsidP="00C00773">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zgodnie z obowiązkiem nałożonym art. 13 i art. 14 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>RODO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>), poniżej przekazujemy informacje dotyczące przetwarzania Pani/Pana danych:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F994C79" w14:textId="77777777" w:rsidR="00C00773" w:rsidRPr="008A290C" w:rsidRDefault="00C00773" w:rsidP="008A290C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="732AF447" w14:textId="1CC4C1B5" w:rsidR="00C00773" w:rsidRDefault="00554F08" w:rsidP="008A290C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="34"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...35 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="008A290C" w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dministratorem danych osobowych jest Bank Gospodarstwa Krajowego z siedzibą w Warszawie, przy Al. Jerozolimskich 7, 00-955 Warszawa</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00773">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (w skrócie: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64D81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Administrator</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00773">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008A290C" w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023548D" w:rsidRPr="00674DC4" w:rsidRDefault="0023548D" w:rsidP="0023548D">
-[...13 lines deleted...]
-    <w:p w:rsidR="00E8789D" w:rsidRDefault="00E8789D" w:rsidP="00674DC4">
+    <w:p w14:paraId="0AEFCD6C" w14:textId="03C808E5" w:rsidR="00BB2802" w:rsidRPr="00270233" w:rsidRDefault="00BB2802" w:rsidP="00270233">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="34"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-        <w:t>Instytucja Zarządzająca powołała Inspektora Ochrony Danych, z którym kontakt jest możliwy pod adresem email: iod@warmia.mazury.pl</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dane osobowe przetwarzane są w związku z realizacją </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przez </w:t>
+      </w:r>
+      <w:r w:rsidR="0073110A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Administratora</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Projektu pn. Instrumenty finansowe dla rozwoju Warmii i Mazur, w ramach Programu Fundusze Europejskie dla Warmii i Mazur 2021-2027</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (w skrócie: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Projekt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023548D" w:rsidRPr="00674DC4" w:rsidRDefault="0023548D" w:rsidP="0023548D">
-[...13 lines deleted...]
-    <w:p w:rsidR="00E8789D" w:rsidRDefault="00D406F8" w:rsidP="00674DC4">
+    <w:p w14:paraId="26B9E983" w14:textId="699F81AA" w:rsidR="00BB2802" w:rsidRPr="000944C7" w:rsidRDefault="00BB2802" w:rsidP="00BB2802">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="34"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dane osobowe przetwarzane są w celu</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> 2014-2020 określone zostały przepisami m.in. niżej wymienionych aktach prawnych:</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">realizacji działań informacyjno-promocyjnych w ramach Programu Fundusze Europejskie dla Warmii i Mazur 2021-2027, na podstawie art. 6 ust. 1 lit. f) RODO, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B36FF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a tym samym w celu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">realizacji prawnie uzasadnionych interesów </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dministratora polegających na prowadzeniu działalności informacyjnej</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023548D" w:rsidRPr="0023548D" w:rsidRDefault="0023548D" w:rsidP="0023548D">
-[...157 lines deleted...]
-    <w:p w:rsidR="00E8789D" w:rsidRDefault="00E8789D" w:rsidP="00674DC4">
+    <w:p w14:paraId="2D33002B" w14:textId="62024B33" w:rsidR="008A290C" w:rsidRPr="00270233" w:rsidRDefault="0073110A" w:rsidP="008A290C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="34"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...68 lines deleted...]
-        <w:t xml:space="preserve"> (w skrócie: Konferencja).</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk207705654"/>
+      <w:r w:rsidRPr="0073110A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Administrator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="008A290C" w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wyznaczył Inspektora Ochrony Danych, dostępnego pod adresem e-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="009D1C74" w:rsidRPr="00FA3D8F">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>iod@bgk.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008A290C" w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023548D" w:rsidRPr="00674DC4" w:rsidRDefault="0023548D" w:rsidP="0023548D">
-[...13 lines deleted...]
-    <w:p w:rsidR="00E8789D" w:rsidRPr="00674DC4" w:rsidRDefault="00E8789D" w:rsidP="00674DC4">
+    <w:p w14:paraId="371CFB30" w14:textId="0CC41ACC" w:rsidR="00511353" w:rsidRPr="008A290C" w:rsidRDefault="0073110A" w:rsidP="00511353">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="34"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-        <w:t>Pani/Pana dane osobowe zostały powierzone do przetwarzania Warmińsko – Mazurskiej Agencji Rozwoju Regionalnego Spółka Akcyjna w Olsztynie, Pl. Gen. Józefa Bema 3, 10-516 Olsztyn (dalej: Spółka) – wykonawcy wybranemu do wykonania usługi kompleksowej organizacji Konferencji.</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0073110A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administrator </w:t>
+      </w:r>
+      <w:r w:rsidR="00511353" w:rsidRPr="00BB2802">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>powierzył pr</w:t>
+      </w:r>
+      <w:r w:rsidR="00511353" w:rsidRPr="00FB5CA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zetwarzanie danych osobowych Warmińsko-</w:t>
+      </w:r>
+      <w:r w:rsidR="00511353" w:rsidRPr="00D673E3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mazurskiej Age</w:t>
+      </w:r>
+      <w:r w:rsidR="00511353" w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ncji Rozwoju Regionalnego S.A. w Olsztynie</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2802">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z siedzibą</w:t>
+      </w:r>
+      <w:r w:rsidR="00511353" w:rsidRPr="00270233">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przy ul. </w:t>
+      </w:r>
+      <w:r w:rsidR="00511353" w:rsidRPr="00BB2802">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Plac</w:t>
+      </w:r>
+      <w:r w:rsidR="00511353" w:rsidRPr="00511353">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gen. Józefa Bema 3, 10-516 Olsztyn</w:t>
+      </w:r>
+      <w:r w:rsidR="0072516A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (w skrócie: </w:t>
+      </w:r>
+      <w:r w:rsidR="0072516A" w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Partner Finansujący</w:t>
+      </w:r>
+      <w:r w:rsidR="0072516A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), do której zadań </w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– zgodnie z zawartymi </w:t>
+      </w:r>
+      <w:r w:rsidR="00D673E3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073110A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Administrator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073110A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D673E3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mowami </w:t>
+      </w:r>
+      <w:r w:rsidR="00D673E3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operacyjnymi </w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="0072516A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">należy </w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wykonywanie działań </w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informacyjno-promocyjnych </w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz </w:t>
+      </w:r>
+      <w:r w:rsidR="0072516A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>udzielanie ostatecznym odbiorcom pożyczek</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2802">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, tj.</w:t>
+      </w:r>
+      <w:r w:rsidR="0072516A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8789D" w:rsidRDefault="00E8789D" w:rsidP="00674DC4">
+    <w:p w14:paraId="39B9A7E1" w14:textId="6A8EC49D" w:rsidR="00511353" w:rsidRPr="00270233" w:rsidRDefault="00511353" w:rsidP="00270233">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="567" w:hanging="207"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-        <w:t>Spółka powołała Inspektora Ochrony Danych, z którym kontakt jest możliwy pod adresem email: iod@wmarr.olsztyn.pl</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pożycz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2802">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na cyfryzację przedsiębiorstw z umorzeniem</w:t>
+      </w:r>
+      <w:r w:rsidR="0072516A" w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0072516A" w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Umowa Operacyjna nr 2/FEWM/4024/2024/II/EFRR/097 z dnia 16 września 2024 r.</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023548D" w:rsidRPr="00674DC4" w:rsidRDefault="0023548D" w:rsidP="0023548D">
-[...13 lines deleted...]
-    <w:p w:rsidR="00E8789D" w:rsidRDefault="00E8789D" w:rsidP="00674DC4">
+    <w:p w14:paraId="226A24FA" w14:textId="22639293" w:rsidR="00511353" w:rsidRPr="00270233" w:rsidRDefault="00511353" w:rsidP="00270233">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="567" w:hanging="207"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-        <w:t>Pani/Pana dane osobowe, zgodnie z obowiązującymi przepisami prawa, mogą być udostępniane uprawnionym podmiotom i instytucjom, w tym Ministrowi właściwemu do spraw rozwoju regionalnego.</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pożycz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2802">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na cyfryzację przedsiębiorstw z umorzeniem</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="007D0BBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Umow</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="007D0BBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Operacyjn</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="007D0BBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr 2/FEWM/4024/2024/IV/EFRR/107 </w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>z dnia</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="007D0BBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 04 października 2024 r.</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>),</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023548D" w:rsidRPr="0023548D" w:rsidRDefault="0023548D" w:rsidP="0023548D">
-[...11 lines deleted...]
-    <w:p w:rsidR="00E8789D" w:rsidRDefault="00E8789D" w:rsidP="00674DC4">
+    <w:p w14:paraId="5D19542C" w14:textId="585098D8" w:rsidR="00511353" w:rsidRPr="00270233" w:rsidRDefault="00511353" w:rsidP="00270233">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="567" w:hanging="207"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> 2014 - 2020 na zlecenie Instytucji Zarządzającej.</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pożycz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2802">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>k OZE z premią dla MŚP</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="007D0BBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Umow</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="007D0BBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Operacyjn</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="007D0BBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nr 2/FEWM/4124/2024/II/EFRR/108 zawartej </w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="007D0BBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>04 października 2024 r.</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="007D0BBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023548D" w:rsidRPr="0023548D" w:rsidRDefault="0023548D" w:rsidP="0023548D">
-[...11 lines deleted...]
-    <w:p w:rsidR="00E8789D" w:rsidRDefault="00E8789D" w:rsidP="00674DC4">
+    <w:p w14:paraId="36827DA6" w14:textId="12C7E8B9" w:rsidR="00511353" w:rsidRPr="00270233" w:rsidRDefault="00511353" w:rsidP="00270233">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="567" w:hanging="207"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-        <w:t>Ponadto Pani/Pana dane osobowe mogą być, w razie potrzeby, przetwarzane także przez podmioty, z pomocy których Spółka korzysta wykonując swoje zadania (np. kancelarie prawne, podmioty zapewniające obsługę i bezpieczeństwo systemu informatycznego, serwisanci systemów informatycznych, podmioty wykonujące usługi archiwizacyjne oraz niszczenia dokumentacji, podmioty dostarczające na zlecenie Spółki korespondencję lub inne wykwalifikowane podmioty, których pomoc okaże się niezbędna do wykonywania zadań Spółki).</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ekopożyczka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z premią dla przedsiębiorstw</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="007D0BBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Umow</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="007D0BBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Operacyjn</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="007D0BBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="007D0BBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nr  2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="007D0BBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/FEWM/6224/2024/I/EFRR/131 </w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>z dnia</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3" w:rsidRPr="007D0BBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 04 grudnia 2024 r.</w:t>
+      </w:r>
+      <w:r w:rsidR="00933EE3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270233">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023548D" w:rsidRPr="0023548D" w:rsidRDefault="0023548D" w:rsidP="0023548D">
-[...11 lines deleted...]
-    <w:p w:rsidR="00E8789D" w:rsidRDefault="00E8789D" w:rsidP="00674DC4">
+    <w:p w14:paraId="64344207" w14:textId="0D0BC1B7" w:rsidR="006B009D" w:rsidRPr="008A290C" w:rsidRDefault="006B009D" w:rsidP="008A290C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="34"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partner Finansujący </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>wyznaczył Inspektora Ochrony Danych, dostępnego pod adresem e-mail:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="009005D3" w:rsidRPr="00FA3D8F">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>iod@wmarr.olsztyn.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009005D3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023548D" w:rsidRPr="0023548D" w:rsidRDefault="0023548D" w:rsidP="0023548D">
-[...11 lines deleted...]
-    <w:p w:rsidR="00E8789D" w:rsidRDefault="00E8789D" w:rsidP="00674DC4">
+    <w:p w14:paraId="3F312E74" w14:textId="65845DD2" w:rsidR="00FB4C68" w:rsidRDefault="00FB4C68" w:rsidP="008A290C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="34"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-        <w:t>W każdym czasie przysługuje Pani/Panu prawo dostępu do danych osobowych, jak również prawo żądania ich sprostowania. Natomiast prawo do usunięcia danych, prawo do  ograniczenia przetwarzania danych,  prawo do przenoszenia danych oraz prawo do sprzeciwu, przysługuje mi w przypadkach i na zasadach określonych odpowiednio w art. 17-22 RODO.</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4C68">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ane osób, które </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zostały zgłoszone do udziału w Wydarzeniu przez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4C68">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podmiot zainteresowany pożyczkami unijnymi finansowanymi ze środków Fundusze Europejskie dla Warmii i Mazur 2021-27, zostały nam udostępnione przez ten podmiot w związku z udziałem w </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wydarzeniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4C68">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Zakres przekazanych nam danych </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osobowych </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4C68">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>obejmuje imię i nazwisko, nr telefonu, adres e-mail oraz nazwę instytucji, którą reprezentuje uczestnik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wydarzenia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023548D" w:rsidRPr="0023548D" w:rsidRDefault="0023548D" w:rsidP="0023548D">
-[...11 lines deleted...]
-    <w:p w:rsidR="00E8789D" w:rsidRDefault="00E8789D" w:rsidP="00674DC4">
+    <w:p w14:paraId="61F8530F" w14:textId="433F0063" w:rsidR="008A290C" w:rsidRPr="008A290C" w:rsidRDefault="008A290C" w:rsidP="008A290C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="34"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-        <w:t>Jeżeli uzna Pani/Pan, że przetwarzanie danych osobowych narusza przepisy o ochronie danych osobowych, ma Pani/Pan prawo wnieść skargę do organu nadzorczego, tj. Prezesa Urzędu Ochrony Danych Osobowych.</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podanie danych jest warunkiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00773">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>udziału w Wydarzeniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a odmowa ich podania jest równoznaczna z brakiem możliwości </w:t>
+      </w:r>
+      <w:r w:rsidR="0073110A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>uczestniczenia w Wydarzeniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0023548D" w:rsidRPr="0023548D" w:rsidRDefault="0023548D" w:rsidP="0023548D">
-[...11 lines deleted...]
-    <w:p w:rsidR="0023548D" w:rsidRPr="0023548D" w:rsidRDefault="00E8789D" w:rsidP="0023548D">
+    <w:p w14:paraId="0E9762D5" w14:textId="62FEA097" w:rsidR="008A290C" w:rsidRDefault="008A290C" w:rsidP="008A290C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="34"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-        <w:t>Podanie danych jest dobrowolne, aczkolwiek odmowa ich podania jest równoznaczna z brakiem możliwości udziału w Konferencji.</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Odbiorcami danych osobowych będą: Partner Finansujący, Instytucja Zarządzająca Programu Fundusze Europejskie dla Warmii i Mazur 2021-2027</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2802">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Zarząd Województwa Warmińsko-Mazurskiego)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Minister właściwy ds. rozwoju regionalnego oraz podmioty, które na zlecenie </w:t>
+      </w:r>
+      <w:r w:rsidR="0073110A" w:rsidRPr="0073110A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Administrator</w:t>
+      </w:r>
+      <w:r w:rsidR="0073110A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Partnera Finansującego uczestniczą w realizacji Projektu. Dane osobowe mogą zostać przekazane innym podmiotom wskazanym w art. 89 ust. 1 Ustawy wdrożeniowej, w szczególności podmiotom realizującym badania ewaluacyjne oraz kontrole i audyty w ramach Programu Fundusze Europejskie dla Warmii i Mazur 2021-2027.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8789D" w:rsidRPr="00674DC4" w:rsidRDefault="00E8789D" w:rsidP="0023548D">
+    <w:p w14:paraId="364CE175" w14:textId="3FD6652E" w:rsidR="00D673E3" w:rsidRPr="00D673E3" w:rsidRDefault="00D673E3" w:rsidP="00270233">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="34"/>
         </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D673E3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ponadto dane osobowe mogą być, w razie potrzeby, przetwarzane także przez podmioty, z pomocy których Administrator lub Partner Finansujący korzystają wykonując swoje zadania (np. kancelarie prawne, podmioty zapewniające obsługę i bezpieczeństwo systemu informatycznego, serwisanci systemów informatycznych lub inne wykwalifikowane podmioty, których pomoc okaże się niezbędna do wykonywania zadań).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B74CEF" w14:textId="77777777" w:rsidR="008A290C" w:rsidRPr="008A290C" w:rsidRDefault="008A290C" w:rsidP="008A290C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dane osobowe będą przechowywane przez okres niezbędny do prawidłowego rozliczenia i zamknięcia Programu Fundusze Europejskie dla Warmii i Mazur 2021-2027, a także do czasu przedawnienia roszczeń związanych z udziałem w Projekcie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730F5891" w14:textId="5D63BDC2" w:rsidR="008A290C" w:rsidRDefault="008A290C" w:rsidP="008A290C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Każdej osobie przysługuje prawo dostępu do swoich danych osobowych, a także prawo do żądania ich sprostowania, usunięcia, przenoszenia oraz ograniczenia przetwarzania. Każdej osobie przysługuje prawo wniesienia sprzeciwu wobec przetwarzania danych, zwłaszcza przetwarzania opartego na prawnie uzasadnionym interesie </w:t>
+      </w:r>
+      <w:r w:rsidR="0073110A" w:rsidRPr="0073110A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Administrator</w:t>
+      </w:r>
+      <w:r w:rsidR="0073110A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0073110A" w:rsidRPr="0073110A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz prawo wycofania zgody na przetwarzanie, jeśli zgoda stanowi podstawę przetwarzania danych, w każdym czasie, bez wpływu na zgodność z prawem przetwarzania dokonanego przed wycofaniem zgody. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61498D48" w14:textId="77777777" w:rsidR="00BB1801" w:rsidRPr="008A290C" w:rsidRDefault="00BB1801" w:rsidP="00BB1801">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>W odniesieniu do Pani/Pana danych osobowych decyzje nie będą podejmowane w sposób zautomatyzowany, stosowanie do art. 22 RODO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBDF1D3" w14:textId="77777777" w:rsidR="00BB1801" w:rsidRPr="008A290C" w:rsidRDefault="00BB1801" w:rsidP="00BB1801">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dane osobowe nie są przekazywane do państwa trzeciego lub organizacji międzynarodowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC5BA86" w14:textId="5AEFBF12" w:rsidR="008A290C" w:rsidRDefault="008A290C" w:rsidP="008A290C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Każdej osobie przysługuje prawo wniesienia skargi do Prezesa Urzędu Ochrony Danych Osobowych, w przypadku wątpliwości dotyczących przetwarzania danych osobowych zgodnie z przepisami RODO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7291664B" w14:textId="5A32EFF8" w:rsidR="008A290C" w:rsidRPr="008A290C" w:rsidRDefault="008A290C" w:rsidP="008A290C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na </w:t>
+      </w:r>
+      <w:r w:rsidR="00D673E3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>podmiocie</w:t>
+      </w:r>
+      <w:r w:rsidR="00D673E3" w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D673E3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dokonującym zgłoszenia udziału w Wydarzeniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spoczywa obowiązek poinformowania o treści niniejszej informacji wszystkich osób, których dane podaje</w:t>
+      </w:r>
+      <w:r w:rsidR="00D673E3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w związku ze zgłoszeniem udziału w Wydarzeniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A290C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6CB43C" w14:textId="77777777" w:rsidR="008A290C" w:rsidRPr="008A290C" w:rsidRDefault="008A290C" w:rsidP="008A290C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2764380D" w14:textId="77777777" w:rsidR="006214B1" w:rsidRPr="008A290C" w:rsidRDefault="006214B1" w:rsidP="008A290C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC7108E" w14:textId="77777777" w:rsidR="006214B1" w:rsidRPr="006214B1" w:rsidRDefault="006214B1" w:rsidP="006214B1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...49 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E8789D" w:rsidRPr="00E8789D" w:rsidRDefault="00E8789D" w:rsidP="00E8789D">
-[...2 lines deleted...]
-        <w:ind w:left="-284"/>
+    <w:p w14:paraId="0ACA9DB3" w14:textId="77777777" w:rsidR="005E651A" w:rsidRPr="00C22596" w:rsidRDefault="005E651A" w:rsidP="006214B1">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci80"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1180" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22596">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>……………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22596">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C22596">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C22596">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A108AB6" w14:textId="77777777" w:rsidR="005E651A" w:rsidRPr="00C22596" w:rsidRDefault="005E651A" w:rsidP="005E651A">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci80"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:ind w:left="1180" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22596">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>miejscowość i data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22596">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C22596">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C22596">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>czytelny podpis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0090FCE0" w14:textId="77777777" w:rsidR="00877A58" w:rsidRPr="00721626" w:rsidRDefault="00877A58" w:rsidP="006214B1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="18"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E8789D" w:rsidRDefault="00E8789D" w:rsidP="00E8789D">
-[...230 lines deleted...]
-    <w:sectPr w:rsidR="003C4E93" w:rsidRPr="008E3FF6">
+    <w:sectPr w:rsidR="00877A58" w:rsidRPr="00721626" w:rsidSect="00442DE6">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="1274" w:bottom="720" w:left="993" w:header="284" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004551E5" w:rsidRDefault="004551E5" w:rsidP="008E3FF6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="73477D9F" w14:textId="77777777" w:rsidR="00A81DDE" w:rsidRDefault="00A81DDE" w:rsidP="00D12B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004551E5" w:rsidRDefault="004551E5" w:rsidP="008E3FF6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="793B04E9" w14:textId="77777777" w:rsidR="00A81DDE" w:rsidRDefault="00A81DDE" w:rsidP="00D12B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...5 lines deleted...]
-  <w:p w:rsidR="007B05F9" w:rsidRDefault="007B05F9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1577790787"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="2A2F7F62" w14:textId="77777777" w:rsidR="000B70FC" w:rsidRDefault="000B70FC">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007C1AD5">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="7B36A5FE" w14:textId="77777777" w:rsidR="000B70FC" w:rsidRDefault="000B70FC">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004551E5" w:rsidRDefault="004551E5" w:rsidP="008E3FF6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="137EE4C1" w14:textId="77777777" w:rsidR="00A81DDE" w:rsidRDefault="00A81DDE" w:rsidP="00D12B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004551E5" w:rsidRDefault="004551E5" w:rsidP="008E3FF6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3E7E08CA" w14:textId="77777777" w:rsidR="00A81DDE" w:rsidRDefault="00A81DDE" w:rsidP="00D12B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="008E3FF6" w:rsidRDefault="008E3FF6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60320AD9" w14:textId="155B25CE" w:rsidR="00D12B36" w:rsidRDefault="006214B1" w:rsidP="006214B1">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="1590"/>
+        <w:tab w:val="left" w:pos="3990"/>
+      </w:tabs>
+      <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...42 lines deleted...]
-      </w:drawing>
+      <w:tab/>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">  </w:t>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42B8CC00" w14:textId="53D7B582" w:rsidR="00442DE6" w:rsidRDefault="00442DE6" w:rsidP="001E38F3">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="1F7D38B3"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="017A41EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C87CB40E"/>
+    <w:tmpl w:val="DD5CA3B4"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="436" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1156" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1876" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2596" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3316" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4036" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4756" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5476" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6196" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66DC5342"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01D57888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="791C965E"/>
-[...13 lines deleted...]
-        <w:sz w:val="16"/>
+    <w:tmpl w:val="951E20F4"/>
+    <w:lvl w:ilvl="0" w:tplc="5ED6D2E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="697A36DA"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03311EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="81503B34"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="B17A18A2">
+    <w:tmpl w:val="89089074"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1516" w:hanging="180"/>
+        <w:ind w:left="2084" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2236" w:hanging="360"/>
+        <w:ind w:left="2804" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2956" w:hanging="360"/>
+        <w:ind w:left="3524" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3676" w:hanging="180"/>
+        <w:ind w:left="4244" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4396" w:hanging="360"/>
+        <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5116" w:hanging="360"/>
+        <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5836" w:hanging="180"/>
+        <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DFC7C70"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D6E72B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A8FC3F46"/>
-[...12 lines deleted...]
-        <w:u w:val="none"/>
+    <w:tmpl w:val="0F92C33A"/>
+    <w:lvl w:ilvl="0" w:tplc="B4FA8B6C">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1403" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2123" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2843" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3563" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4283" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5003" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5723" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6443" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E3703E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F104E652"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16BD07BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A98951E"/>
+    <w:lvl w:ilvl="0" w:tplc="367E1212">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17C80576"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6ED08C9A"/>
+    <w:lvl w:ilvl="0" w:tplc="B95EE088">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2380" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3100" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3820" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4540" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5260" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5980" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6700" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D340249"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9E42910"/>
+    <w:lvl w:ilvl="0" w:tplc="416AFC2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F717981"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15E08FDA"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B8426ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F65020FE"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1845" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2565" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3285" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4005" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4725" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5445" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6165" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6885" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7605" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B9C4959"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58D2E5D4"/>
+    <w:lvl w:ilvl="0" w:tplc="5ED6D2E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C655306"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4E8BB52"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="324666A9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="708AE126"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:iCs/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="pl-PL"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3651056B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6504B6CE"/>
+    <w:lvl w:ilvl="0" w:tplc="8E7CB00E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BDC301A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="708AE126"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:iCs/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="pl-PL"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F4C0A53"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8620EAA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="2"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="pl-PL"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43E036FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8552FCCA"/>
+    <w:lvl w:ilvl="0" w:tplc="8E7CB00E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="460627B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED00C668"/>
+    <w:lvl w:ilvl="0" w:tplc="5ED6D2E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="482E5C29"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A4828730"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AAE2C8E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1990F28C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="pl-PL"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50DB297A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE8AA4B0"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56246C71"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE664222"/>
+    <w:lvl w:ilvl="0" w:tplc="8E7CB00E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59FE382C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48566BB0"/>
+    <w:lvl w:ilvl="0" w:tplc="8E7CB00E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C0A32CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF86F4E2"/>
+    <w:lvl w:ilvl="0" w:tplc="F1A85AC8">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61FC415E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A3D24836"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66CA32A7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CD1A17FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68222A47"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="79F6397A"/>
+    <w:lvl w:ilvl="0" w:tplc="9C584ABC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BEE5EED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A956D834"/>
+    <w:lvl w:ilvl="0" w:tplc="909650F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2380" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3100" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3820" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4540" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5260" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5980" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6700" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71F35700"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="217843E0"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6E5410BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74CA3CB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C98F0E0"/>
+    <w:lvl w:ilvl="0" w:tplc="C7ACA624">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76AA2D56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="144E56AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76B95B01"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="292CE4AE"/>
+    <w:lvl w:ilvl="0" w:tplc="C7ACA624">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79E47EF3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F91A010C"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DFC7C70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D264F72"/>
+    <w:lvl w:ilvl="0" w:tplc="2736ADE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="683" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E775E74"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F412146C"/>
+    <w:lvl w:ilvl="0" w:tplc="04150013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E956C94"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9294CB36"/>
+    <w:lvl w:ilvl="0" w:tplc="5ED6D2E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2054187100">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1953979428">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1301807974">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1738162502">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1298217949">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1901136234">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="955872991">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="829906505">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="148984753">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="359403433">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="966203111">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2101635353">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="465246152">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="220747854">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1115831967">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="568880367">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1673533120">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="641617517">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="144321242">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1074887985">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1412659717">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="984049564">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="623848296">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2013216264">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1082944921">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="26" w16cid:durableId="1104963399">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="27" w16cid:durableId="1038580901">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="28" w16cid:durableId="1045450915">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="968777804">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="480778600">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="194513351">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="757825153">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1490170300">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="370811979">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="440419160">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1620841721">
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C414C9"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00E8789D"/>
+    <w:rsidRoot w:val="00D12B36"/>
+    <w:rsid w:val="00000837"/>
+    <w:rsid w:val="000257E4"/>
+    <w:rsid w:val="00035910"/>
+    <w:rsid w:val="00052E9D"/>
+    <w:rsid w:val="00060776"/>
+    <w:rsid w:val="00077184"/>
+    <w:rsid w:val="0009460A"/>
+    <w:rsid w:val="000B5513"/>
+    <w:rsid w:val="000B70FC"/>
+    <w:rsid w:val="000C7F6E"/>
+    <w:rsid w:val="000D1864"/>
+    <w:rsid w:val="000D7AA8"/>
+    <w:rsid w:val="000F0EE0"/>
+    <w:rsid w:val="00153906"/>
+    <w:rsid w:val="00163EDA"/>
+    <w:rsid w:val="001672D8"/>
+    <w:rsid w:val="00183E39"/>
+    <w:rsid w:val="001A525C"/>
+    <w:rsid w:val="001A5B94"/>
+    <w:rsid w:val="001D3B87"/>
+    <w:rsid w:val="001E38F3"/>
+    <w:rsid w:val="001E6965"/>
+    <w:rsid w:val="001F5BF0"/>
+    <w:rsid w:val="00204D1E"/>
+    <w:rsid w:val="00237CD4"/>
+    <w:rsid w:val="002442AC"/>
+    <w:rsid w:val="00257F34"/>
+    <w:rsid w:val="00261824"/>
+    <w:rsid w:val="00266ECF"/>
+    <w:rsid w:val="00270233"/>
+    <w:rsid w:val="0028143F"/>
+    <w:rsid w:val="00290FB3"/>
+    <w:rsid w:val="002A55AD"/>
+    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002E3444"/>
+    <w:rsid w:val="002E62B9"/>
+    <w:rsid w:val="002E7B86"/>
+    <w:rsid w:val="002F21FF"/>
+    <w:rsid w:val="002F448C"/>
+    <w:rsid w:val="003039C1"/>
+    <w:rsid w:val="00305D0A"/>
+    <w:rsid w:val="003102E7"/>
+    <w:rsid w:val="003157F7"/>
+    <w:rsid w:val="00320DB1"/>
+    <w:rsid w:val="00325BFC"/>
+    <w:rsid w:val="0033403A"/>
+    <w:rsid w:val="00364D26"/>
+    <w:rsid w:val="0037018F"/>
+    <w:rsid w:val="00370747"/>
+    <w:rsid w:val="00381963"/>
+    <w:rsid w:val="00395619"/>
+    <w:rsid w:val="003B2138"/>
+    <w:rsid w:val="003C56CA"/>
+    <w:rsid w:val="003C71AB"/>
+    <w:rsid w:val="003D0DB1"/>
+    <w:rsid w:val="003F1099"/>
+    <w:rsid w:val="00414DA2"/>
+    <w:rsid w:val="004168B8"/>
+    <w:rsid w:val="00442DE6"/>
+    <w:rsid w:val="00473504"/>
+    <w:rsid w:val="00487C59"/>
+    <w:rsid w:val="004917DA"/>
+    <w:rsid w:val="00494F84"/>
+    <w:rsid w:val="004C086A"/>
+    <w:rsid w:val="004D7DDD"/>
+    <w:rsid w:val="004E1CB5"/>
+    <w:rsid w:val="004F45E8"/>
+    <w:rsid w:val="00511353"/>
+    <w:rsid w:val="005156D7"/>
+    <w:rsid w:val="00527A22"/>
+    <w:rsid w:val="00550B9A"/>
+    <w:rsid w:val="00554F08"/>
+    <w:rsid w:val="00562465"/>
+    <w:rsid w:val="00577F61"/>
+    <w:rsid w:val="00593FB8"/>
+    <w:rsid w:val="005B262B"/>
+    <w:rsid w:val="005D518C"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rsid w:val="005F7818"/>
+    <w:rsid w:val="00611A7C"/>
+    <w:rsid w:val="0061674B"/>
+    <w:rsid w:val="006214B1"/>
+    <w:rsid w:val="006228FC"/>
+    <w:rsid w:val="00626406"/>
+    <w:rsid w:val="00636E11"/>
+    <w:rsid w:val="006431CE"/>
+    <w:rsid w:val="00651937"/>
+    <w:rsid w:val="006562CC"/>
+    <w:rsid w:val="00671635"/>
+    <w:rsid w:val="006829B9"/>
+    <w:rsid w:val="006A39F8"/>
+    <w:rsid w:val="006B009D"/>
+    <w:rsid w:val="006D4FD1"/>
+    <w:rsid w:val="006E2CD0"/>
+    <w:rsid w:val="006F263A"/>
+    <w:rsid w:val="00705114"/>
+    <w:rsid w:val="00721626"/>
+    <w:rsid w:val="0072516A"/>
+    <w:rsid w:val="0073110A"/>
+    <w:rsid w:val="007343DE"/>
+    <w:rsid w:val="00737F0E"/>
+    <w:rsid w:val="00750114"/>
+    <w:rsid w:val="00762378"/>
+    <w:rsid w:val="00766316"/>
+    <w:rsid w:val="00786833"/>
+    <w:rsid w:val="007A4D13"/>
+    <w:rsid w:val="007B36FF"/>
+    <w:rsid w:val="007C1AD5"/>
+    <w:rsid w:val="007C6CE6"/>
+    <w:rsid w:val="007D7273"/>
+    <w:rsid w:val="007E5446"/>
+    <w:rsid w:val="008278DA"/>
+    <w:rsid w:val="00840805"/>
+    <w:rsid w:val="00851051"/>
+    <w:rsid w:val="00866544"/>
+    <w:rsid w:val="0087094A"/>
+    <w:rsid w:val="00872D6A"/>
+    <w:rsid w:val="00873B6C"/>
+    <w:rsid w:val="00877A58"/>
+    <w:rsid w:val="008827AB"/>
+    <w:rsid w:val="00890238"/>
+    <w:rsid w:val="00897ECC"/>
+    <w:rsid w:val="008A290C"/>
+    <w:rsid w:val="008A60B1"/>
+    <w:rsid w:val="008C7E8B"/>
+    <w:rsid w:val="008F0C71"/>
+    <w:rsid w:val="009005D3"/>
+    <w:rsid w:val="009238F1"/>
+    <w:rsid w:val="00933EE3"/>
+    <w:rsid w:val="00961B2A"/>
+    <w:rsid w:val="009808ED"/>
+    <w:rsid w:val="00986157"/>
+    <w:rsid w:val="009A0B84"/>
+    <w:rsid w:val="009A43D2"/>
+    <w:rsid w:val="009B149F"/>
+    <w:rsid w:val="009C5DFE"/>
+    <w:rsid w:val="009D1C74"/>
+    <w:rsid w:val="009E4E18"/>
+    <w:rsid w:val="009E64FB"/>
+    <w:rsid w:val="00A01639"/>
+    <w:rsid w:val="00A345A7"/>
+    <w:rsid w:val="00A34BF1"/>
+    <w:rsid w:val="00A37D48"/>
+    <w:rsid w:val="00A428D9"/>
+    <w:rsid w:val="00A513F9"/>
+    <w:rsid w:val="00A81DDE"/>
+    <w:rsid w:val="00A82BF2"/>
+    <w:rsid w:val="00AC0229"/>
+    <w:rsid w:val="00AC4FE7"/>
+    <w:rsid w:val="00AF4AE5"/>
+    <w:rsid w:val="00B13001"/>
+    <w:rsid w:val="00B20B8B"/>
+    <w:rsid w:val="00B607D1"/>
+    <w:rsid w:val="00B64D81"/>
+    <w:rsid w:val="00B83EA8"/>
+    <w:rsid w:val="00B84035"/>
+    <w:rsid w:val="00B95367"/>
+    <w:rsid w:val="00BA2646"/>
+    <w:rsid w:val="00BA5CB7"/>
+    <w:rsid w:val="00BB1801"/>
+    <w:rsid w:val="00BB2802"/>
+    <w:rsid w:val="00BB52E9"/>
+    <w:rsid w:val="00BB5E9B"/>
+    <w:rsid w:val="00BF501F"/>
+    <w:rsid w:val="00BF5749"/>
+    <w:rsid w:val="00BF5B5F"/>
+    <w:rsid w:val="00C00773"/>
+    <w:rsid w:val="00C03FAB"/>
+    <w:rsid w:val="00C04AE7"/>
+    <w:rsid w:val="00C04C96"/>
+    <w:rsid w:val="00C16EBF"/>
+    <w:rsid w:val="00C22596"/>
+    <w:rsid w:val="00C638B5"/>
+    <w:rsid w:val="00C70C8C"/>
+    <w:rsid w:val="00C75A81"/>
+    <w:rsid w:val="00C84553"/>
+    <w:rsid w:val="00C93833"/>
+    <w:rsid w:val="00C94078"/>
+    <w:rsid w:val="00CA18BE"/>
+    <w:rsid w:val="00CB57D0"/>
+    <w:rsid w:val="00CB7CE7"/>
+    <w:rsid w:val="00CC4D45"/>
+    <w:rsid w:val="00CE796A"/>
+    <w:rsid w:val="00CF287C"/>
+    <w:rsid w:val="00CF39C0"/>
+    <w:rsid w:val="00D02369"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rsid w:val="00D50E67"/>
+    <w:rsid w:val="00D57287"/>
+    <w:rsid w:val="00D656B7"/>
+    <w:rsid w:val="00D673E3"/>
+    <w:rsid w:val="00D7286F"/>
+    <w:rsid w:val="00D72E98"/>
+    <w:rsid w:val="00D905DF"/>
+    <w:rsid w:val="00D928A0"/>
+    <w:rsid w:val="00D97559"/>
+    <w:rsid w:val="00DA09DD"/>
+    <w:rsid w:val="00DD6EB2"/>
+    <w:rsid w:val="00DE2490"/>
+    <w:rsid w:val="00DF075B"/>
+    <w:rsid w:val="00DF2B84"/>
+    <w:rsid w:val="00DF5B3D"/>
+    <w:rsid w:val="00E00725"/>
+    <w:rsid w:val="00E1307F"/>
+    <w:rsid w:val="00E20D70"/>
+    <w:rsid w:val="00E26A16"/>
+    <w:rsid w:val="00E41054"/>
+    <w:rsid w:val="00E50DE7"/>
+    <w:rsid w:val="00E55237"/>
+    <w:rsid w:val="00E64EFF"/>
+    <w:rsid w:val="00EB2150"/>
+    <w:rsid w:val="00EF2C20"/>
+    <w:rsid w:val="00F00ABB"/>
+    <w:rsid w:val="00F03DAC"/>
+    <w:rsid w:val="00F168D1"/>
+    <w:rsid w:val="00F36466"/>
+    <w:rsid w:val="00F51CFE"/>
+    <w:rsid w:val="00F96C20"/>
+    <w:rsid w:val="00FA0497"/>
+    <w:rsid w:val="00FA0C54"/>
+    <w:rsid w:val="00FA55E8"/>
+    <w:rsid w:val="00FB4C68"/>
+    <w:rsid w:val="00FB5CA2"/>
+    <w:rsid w:val="00FC51A8"/>
+    <w:rsid w:val="00FD1081"/>
+    <w:rsid w:val="00FE40F6"/>
+    <w:rsid w:val="00FE4B4C"/>
+    <w:rsid w:val="00FF18E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3D72A826"/>
+  <w15:docId w15:val="{94B41ADC-555E-4E96-9181-C6D3149E5C51}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00C414C9"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
-[...8 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E3FF6"/>
+    <w:rsid w:val="00D12B36"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008E3FF6"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D12B36"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E3FF6"/>
+    <w:rsid w:val="00D12B36"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008E3FF6"/>
+    <w:rsid w:val="00D12B36"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Teksttreci">
+    <w:name w:val="Tekst treści_"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Teksttreci0"/>
+    <w:rsid w:val="00D12B36"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:lang w:eastAsia="pl-PL"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PogrubienieTeksttreciCalibriOdstpy0pt">
+    <w:name w:val="Pogrubienie;Tekst treści + Calibri;Odstępy 0 pt"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="1"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksttreciCalibri9ptOdstpy0pt">
+    <w:name w:val="Tekst treści + Calibri;9 pt;Odstępy 0 pt"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="2"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PogrubienieTeksttreciCalibri105ptOdstpy0pt">
+    <w:name w:val="Pogrubienie;Tekst treści + Calibri;10;5 pt;Odstępy 0 pt"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="2"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksttreciCalibri9ptKursywa">
+    <w:name w:val="Tekst treści + Calibri;9 pt;Kursywa"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Teksttreci0">
+    <w:name w:val="Tekst treści"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Teksttreci"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pogrubienie">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D12B36"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Podpistabeli">
+    <w:name w:val="Podpis tabeli_"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Podpistabeli0"/>
+    <w:rsid w:val="00527A22"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Podpistabeli0">
+    <w:name w:val="Podpis tabeli"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Podpistabeli"/>
+    <w:rsid w:val="00527A22"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:line="245" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="CW_Lista,Numerowanie,List Paragraph,A_wyliczenie,K-P_odwolanie,Akapit z listą5,maz_wyliczenie,opis dzialania,EPL lista punktowana z wyrózneniem,1st level - Bullet List Paragraph,Lettre d'introduction,Normal bullet 2,Bullet list"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="AkapitzlistZnak"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00183E39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E3FF6"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="007E5446"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008E3FF6"/>
+    <w:rsid w:val="007E5446"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="SimSun" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Courier New" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normalny"/>
-    <w:uiPriority w:val="34"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A60B1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-</w:styles>
-[...161 lines deleted...]
-    <w:rsid w:val="00C414C9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A60B1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
-[...6 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="008A60B1"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksttreciPogrubienie">
+    <w:name w:val="Tekst treści + Pogrubienie"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="2"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksttreciKursywaOdstpy0pt">
+    <w:name w:val="Tekst treści + Kursywa;Odstępy 0 pt"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Teksttreci8">
+    <w:name w:val="Tekst treści (8)_"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Teksttreci80"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Teksttreci8PogrubienieBezkursywyOdstpy0pt">
+    <w:name w:val="Tekst treści (8) + Pogrubienie;Bez kursywy;Odstępy 0 pt"/>
+    <w:basedOn w:val="Teksttreci8"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="2"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Teksttreci80">
+    <w:name w:val="Tekst treści (8)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Teksttreci8"/>
+    <w:rsid w:val="005E651A"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="300" w:after="300" w:line="266" w:lineRule="exact"/>
+      <w:ind w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Teksttreci2">
+    <w:name w:val="Tekst treści (2)_"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Teksttreci20"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Teksttreci20">
+    <w:name w:val="Tekst treści (2)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Teksttreci2"/>
+    <w:rsid w:val="005E651A"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="480" w:line="400" w:lineRule="exact"/>
+      <w:ind w:hanging="640"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E3444"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00F03DAC"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C414C9"/>
+    <w:rsid w:val="00F03DAC"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
-[...2 lines deleted...]
-    <w:link w:val="NagwekZnak"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...14 lines deleted...]
-    <w:rsid w:val="008E3FF6"/>
+    <w:rsid w:val="00F03DAC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
-[...2 lines deleted...]
-    <w:link w:val="StopkaZnak"/>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E3FF6"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00F03DAC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Stopka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008E3FF6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F03DAC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
-[...2 lines deleted...]
-    <w:link w:val="TekstdymkaZnak"/>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="008E3FF6"/>
+    <w:rsid w:val="00A37D48"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...14 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normalny"/>
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A290C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
+    <w:name w:val="Akapit z listą Znak"/>
+    <w:aliases w:val="CW_Lista Znak,Numerowanie Znak,List Paragraph Znak,A_wyliczenie Znak,K-P_odwolanie Znak,Akapit z listą5 Znak,maz_wyliczenie Znak,opis dzialania Znak,EPL lista punktowana z wyrózneniem Znak,1st level - Bullet List Paragraph Znak"/>
+    <w:link w:val="Akapitzlist"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00674DC4"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="008A290C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.jagiello@wmarr.olsztyn.pl" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@bgk.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.zielinska@wmarr.olsztyn.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@wmarr.olsztyn.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3316,86 +8676,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3526,86 +8884,67 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Pages>2</Pages>
+  <Words>1018</Words>
+  <Characters>6113</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7781</CharactersWithSpaces>
+  <CharactersWithSpaces>7117</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Konferencje</dc:creator>
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>