--- v1 (2026-10-26)
+++ v2 (2026-10-29)
@@ -1,7646 +1,1437 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7D2CC3BE" w14:textId="77777777" w:rsidR="00D12B36" w:rsidRDefault="00D12B36"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="214DA5AE" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...209 lines deleted...]
-    <w:p w14:paraId="69B4BF18" w14:textId="77777777" w:rsidR="00D12B36" w:rsidRPr="008A290C" w:rsidRDefault="00562465" w:rsidP="000B70FC">
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>KWESTIONARIUSZ DLA OSOBY UBIEGAJĄCEJ SIĘ O ZATRUDNIENIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD9B6B7" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D434E4A" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1F557C" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Imię (imiona) i nazwisko……………………………………………………………....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1F3F68" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Data urodzenia …………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FF3B58" w14:textId="69C42132" w:rsidR="00DC304D" w:rsidRPr="00DC304D" w:rsidRDefault="00DC304D" w:rsidP="00DC304D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...248 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Miejsce zamieszkania.………………………………..………………………...……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD02597" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Dane kontaktowe ..........................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183EDD29" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (wskazane przez osobę ubiegającą się o zatrudnienie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FC6783" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRDefault="00DC304D" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB7366D" w14:textId="690D3565" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykształcenie  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC304D">
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AFC6D9" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136C1EBE" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(nazwa szkoły i rok jej ukończenia)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E4236F" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C302CF3" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(zawód, specjalność, stopień naukowy, tytuł zawodowy, tytuł naukowy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F390EAA" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF465ED" w14:textId="66D9CFA9" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Kwalifikacje zawodowe</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC304D">
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF70A97" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.......................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5E265C" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.......................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F279A8" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(kursy, studia podyplomowe lub inne formy uzupełnienia wiedzy lub umiejętności)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1CBD9E" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRDefault="00DC304D" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B31DA87" w14:textId="244A5A85" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Przebieg dotychczasowego zatrudnienia………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3299453D" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D01F79F" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F856D06" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB445FE" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(okresy zatrudnienia u kolejnych pracodawców oraz zajmowane stanowiska pracy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEDC755" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Dodatkowe dane osobowe, jeżeli prawo lub obowiązek ich podania wynika z przepisów szczególnych ………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F051293" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A64D45" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EF2EEE" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E81249" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121272B5" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C74AB7" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408A3AD4" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  …………..……………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FFA385" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   (miejscowość i data)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(podpis osoby ubiegającej się o zatrudnienie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1730EA41" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A977749" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...99 lines deleted...]
-        <w:r w:rsidR="008827AB" w:rsidRPr="00E961B9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC803C9" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27460ED0" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B2FE67" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Informacja dotycząca  przetwarzania danych osobowych   dla kandydata do pracy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED6A223" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B170810" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zgodnie z art. 13 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych (RODO), poniżej przekazujemy informacje dotyczące przetwarzania Pani/Pana danych osobowych:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9CFE4B" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD44ABA" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administratorem danych osobowych kandydata do pracy jest pracodawca – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Warmińsko-Mazurska Agencja Rozwoju Regionalnego S.A. w Olsztynie  (dalej: Spółka).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D43A65A" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475189EF" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Spółka powołała Inspektora Ochrony Danych, z którym kontakt jest możliwy pod adresem email: iod@</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="006E0968">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
-[...1 lines deleted...]
-            <w:spacing w:val="2"/>
+            <w:rFonts w:eastAsia="Courier New"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>a.zielinska@wmarr.olsztyn.pl</w:t>
+          <w:t>wmarr.olsztyn.pl</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E257B5B" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EFA0A42" w14:textId="0FC99DE0" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...21 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:strike/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Dane osobowe przetwarzane będą przez Spółkę w celu przeprowadzenia procesu rekrutacji na wolne stanowisko pracy, będą przetwarzane w celu wykonania praw i obowiązków wynikających z przepisów prawa pracy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD42F7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w szczególności przepisów ustawy Kodeks pracy. Dane osobowe kandydata do pracy przechowujemy przez okres prowadzenia postępowania rekrutacyjnego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7968424A" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...246 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC4198E" w14:textId="40EE10A9" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...100 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dane osobowe na etapie rekrutacji będą przetwarzane na podstawie art. 6 ust. 1 lit c) RODO, co oznacza, że Spółka ma prawo przetwarzać te dane, ponieważ jest to niezbędne do wypełnienia obowiązków, które na Spółkę nakładają przepisy prawa pracy, m.in. obowiązku uzyskania od osoby ubiegającej się o zatrudnienie danych wymienionych w art. 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 1 i danych zawartych w dokumentach złożonych przez kandydata do pracy, o których mowa w art. 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>§ 3  Kodeksu pracy. W przypadku, gdy kandydat do pracy dobrowolnie lub na wniosek Spółki przekaże Spółce szerszy zakres danych niż wymagany przepisami prawa pracy, podstawą przetwarzania danych przekazanych w tym szerszym zakresie, będzie zgoda kandydata do pracy na przetwarzanie tych danych (art. 6 ust. 1 lit a) RODO).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF2B84">
-[...112 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Brak zgody kandydata do pracy, o której mowa w zdaniu poprzednim, lub wycofanie takiej zgody, nie będzie w jakikolwiek sposób niekorzystnie wpływało na traktowanie kandydata do pracy, a także nie spowoduje wobec kandydata jakichkolwiek negatywnych konsekwencji, zwłaszcza nie będzie stanowiło przyczyny uzasadniającej odmowę zatrudnienia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11151C0E" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...119 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E1F2CA" w14:textId="0801F884" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:ind w:left="708"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podanie przez kandydata do pracy danych osobowych w zakresie przewidzianym art. 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 1 Kodeksu pracy jest wymogiem ustawowym. W przypadku niepodania tych danych Spółka może  odmówić kandydatowi udziału w postępowaniu rekrutacyjnym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042C27F2" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D052C6F" w14:textId="77777777" w:rsidR="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...497 lines deleted...]
-        </w:numPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Informujemy także, że w każdym czasie przysługuje kandydatowi do pracy prawo dostępu do danych osobowych, jak również prawo żądania ich sprostowania. Prawo do usunięcia danych, prawo do  ograniczenia przetwarzania danych,  prawo do przenoszenia danych oraz prawo do sprzeciwu, przysługuje w przypadkach i na zasadach określonych odpowiednio w art. 17-22 RODO. Jeżeli kandydat do pracy uważa, że przetwarzanie danych osobowych narusza przepisy o ochronie danych osobowych, ma prawo wniesienia skargi do organu nadzorczego (Prezesa Urzędu Ochrony Danych Osobowych).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AFD989" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRDefault="00DC304D" w:rsidP="00DC304D">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...67 lines deleted...]
-        </w:numPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E3DFAB" w14:textId="77777777" w:rsidR="00BA35E1" w:rsidRPr="00BA35E1" w:rsidRDefault="00BA35E1" w:rsidP="00BA35E1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...89 lines deleted...]
-        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA35E1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Potwierdzam zapoznanie się z powyższą informacją</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B51EA66" w14:textId="77777777" w:rsidR="00BA35E1" w:rsidRDefault="00BA35E1" w:rsidP="00BA35E1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...89 lines deleted...]
-        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21BD56F0" w14:textId="77777777" w:rsidR="00BA35E1" w:rsidRDefault="00BA35E1" w:rsidP="00BA35E1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...65 lines deleted...]
-        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0843F0" w14:textId="309A1250" w:rsidR="00BA35E1" w:rsidRPr="00BA35E1" w:rsidRDefault="00BA35E1" w:rsidP="00BA35E1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...266 lines deleted...]
-        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA35E1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………………                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C392155" w14:textId="07233D76" w:rsidR="00DC304D" w:rsidRPr="002A5BD8" w:rsidRDefault="00BA35E1" w:rsidP="00BA35E1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...68 lines deleted...]
-        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA35E1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data i czytelny podpis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE0330F" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRPr="002B1420" w:rsidRDefault="00DC304D" w:rsidP="00DC304D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1725"/>
+          <w:tab w:val="left" w:pos="8190"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="567" w:hanging="207"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...111 lines deleted...]
-        <w:ind w:left="567" w:hanging="207"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0713BB44" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRPr="008A6DD9" w:rsidRDefault="00DC304D" w:rsidP="00DC304D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...119 lines deleted...]
-        <w:ind w:left="567" w:hanging="207"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2DCA1E" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRPr="006E0968" w:rsidRDefault="00DC304D" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...131 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8656AC" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="390"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...63 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Verdana"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB7CEBD" w14:textId="77777777" w:rsidR="00E612AB" w:rsidRPr="00D7757F" w:rsidRDefault="00E612AB" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...633 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId12"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E612AB" w:rsidRPr="00D7757F">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="1274" w:bottom="720" w:left="993" w:header="284" w:footer="397" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...96 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="017A41EC"/>
-[...1179 lines deleted...]
-    <w:nsid w:val="324666A9"/>
+    <w:nsid w:val="30916BEE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="708AE126"/>
+    <w:tmpl w:val="AE300554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...11 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:u w:val="none"/>
-        <w:lang w:val="pl-PL"/>
-[...535 lines deleted...]
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...1659 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="829906505">
+  <w:num w:numId="1" w16cid:durableId="1098252677">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...82 lines deleted...]
-    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D12B36"/>
-[...227 lines deleted...]
-    <w:rsid w:val="00FF18E7"/>
+    <w:rsidRoot w:val="005953B4"/>
+    <w:rsid w:val="00512989"/>
+    <w:rsid w:val="005953B4"/>
+    <w:rsid w:val="006D67FD"/>
+    <w:rsid w:val="006E0968"/>
+    <w:rsid w:val="007A0CD3"/>
+    <w:rsid w:val="00BA35E1"/>
+    <w:rsid w:val="00BD42F7"/>
+    <w:rsid w:val="00D7757F"/>
+    <w:rsid w:val="00D857F0"/>
+    <w:rsid w:val="00DC304D"/>
+    <w:rsid w:val="00E612AB"/>
+    <w:rsid w:val="00FC1B32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3D72A826"/>
-  <w15:docId w15:val="{94B41ADC-555E-4E96-9181-C6D3149E5C51}"/>
+  <w14:docId w14:val="38181894"/>
+  <w15:docId w15:val="{B0A4CD24-FAAE-45A2-8B8D-8344E474A571}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7649,51 +1440,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7997,652 +1788,155 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00D12B36"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A0CD3"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
-    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D12B36"/>
+    <w:rsid w:val="007A0CD3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:rsid w:val="00D12B36"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A0CD3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
-[...473 lines deleted...]
-      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
-[...14 lines deleted...]
-    <w:link w:val="Akapitzlist"/>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="008A290C"/>
+    <w:rsid w:val="00DC304D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="260264907">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@bgk.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.zielinska@wmarr.olsztyn.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@wmarr.olsztyn.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@pcdzialdowo.com.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8676,84 +1970,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -8888,63 +2184,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>6113</Characters>
+  <Pages>1</Pages>
+  <Words>662</Words>
+  <Characters>3972</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7117</CharactersWithSpaces>
+  <CharactersWithSpaces>4625</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>