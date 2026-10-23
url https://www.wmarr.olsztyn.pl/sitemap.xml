--- v1 (2026-10-23)
+++ v2 (2026-10-23)
@@ -1,8648 +1,1746 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="7D2CC3BE" w14:textId="77777777" w:rsidR="00D12B36" w:rsidRDefault="00D12B36"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...211 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>KWESTIONARIUSZ DLA OSOBY UBIEGAJĄCEJ SIĘ O ZATRUDNIENIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...250 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Imię (imiona) i nazwisko……………………………………………………………....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Data urodzenia …………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Dane kontaktowe ..........................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (wskazane przez osobę ubiegającą się o zatrudnienie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Wykształcenie  (gdy jest ono niezbędne do wykonywania pracy określonego rodzaju lub na określonym stanowisku)………………………………………………….........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(nazwa szkoły i rok jej ukończenia)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(zawód, specjalność, stopień naukowy, tytuł zawodowy, tytuł naukowy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Kwalifikacje zawodowe (gdy są one niezbędne do wykonywania pracy określonego rodzaju lub na określonym stanowisku)........................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.......................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.......................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(kursy, studia podyplomowe lub inne formy uzupełnienia wiedzy lub umiejętności)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Przebieg dotychczasowego zatrudnienia (gdy jest ono niezbędne do wykonywania pracy określonego rodzaju lub na określonym stanowisku)………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(okresy zatrudnienia u kolejnych pracodawców oraz zajmowane stanowiska pracy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Dodatkowe dane osobowe, jeżeli prawo lub obowiązek ich podania wynika z przepisów szczególnych ………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  …………..……………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   (miejscowość i data)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(podpis osoby ubiegającej się o zatrudnienie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...99 lines deleted...]
-        <w:r w:rsidR="008827AB" w:rsidRPr="00E961B9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Informacja dotycząca  przetwarzania danych osobowych   dla kandydata do pracy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zgodnie z art. 13 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych (RODO), poniżej przekazujemy informacje dotyczące przetwarzania Pani/Pana danych osobowych:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administratorem danych osobowych kandydata do pracy jest pracodawca – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Warmińsko-Mazurska Agencja Rozwoju Regionalnego S.A. w Olsztynie  (dalej: Spółka).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Spółka powołała Inspektora Ochrony Danych, z którym kontakt jest możliwy pod adresem email: iod@</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="006E0968">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
-[...1 lines deleted...]
-            <w:spacing w:val="2"/>
+            <w:rFonts w:eastAsia="Courier New"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>a.zielinska@wmarr.olsztyn.pl</w:t>
+          <w:t>wmarr.olsztyn.pl</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...21 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:strike/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Dane osobowe przetwarzane będą przez Spółkę w celu przeprowadzenia procesu rekrutacji na wolne stanowisko pracy, będą przetwarzane w celu wykonania praw i obowiązków wynikających z przepisów prawa pracy, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w szczególności przepisów ustawy Kodeks pracy. Dane osobowe kandydata do pracy przechowujemy przez okres prowadzenia postępowania rekrutacyjnego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...246 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...100 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dane osobowe na etapie rekrutacji będą przetwarzane na podstawie art. 6 ust. 1 lit c) RODO, co oznacza, że Spółka ma prawo przetwarzać te dane, ponieważ jest to niezbędne do wypełnienia obowiązków, które na Spółkę nakładają przepisy prawa pracy, m.in. obowiązku uzyskania od osoby ubiegającej się o zatrudnienie danych wymienionych w art. 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 1 i danych zawartych w dokumentach złożonych przez kandydata do pracy, o których mowa w art. 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>§ 3  Kodeksu pracy. W przypadku, gdy kandydat do pracy dobrowolnie lub na wniosek Spółki przekaże Spółce szerszy zakres danych niż wymagany przepisami prawa pracy, podstawą przetwarzania danych przekazanych w tym szerszym zakresie, będzie zgoda kandydata do pracy na przetwarzanie tych danych (art. 6 ust. 1 lit a) RODO).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF2B84">
-[...112 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brak zgody kandydata do pracy, o której mowa w zdaniu poprzednim, lub wycofanie takiej zgody, nie będzie w jakikolwiek sposób niekorzystnie wpływało na traktowanie kandydata do pracy, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>a także nie spowoduje wobec kandydata jakichkolwiek negatywnych konsekwencji, zwłaszcza nie będzie stanowiło przyczyny uzasadniającej odmowę zatrudnienia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...119 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:ind w:left="708"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podanie przez kandydata do pracy danych osobowych w zakresie przewidzianym art. 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kodeksu pracy jest wymogiem ustawowym. W przypadku niepodania tych danych Spółka może  odmówić kandydatowi udziału w postępowaniu rekrutacyjnym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Informujemy także, że w każdym czasie przysługuje kandydatowi do pracy prawo dostępu do danych osobowych, jak również prawo żądania ich sprostowania. Prawo do usunięcia danych, prawo do  ograniczenia przetwarzania danych,  prawo do przenoszenia danych oraz prawo do sprzeciwu, przysługuje w przypadkach i na zasadach określonych odpowiednio w art. 17-22 RODO. Jeżeli kandydat do pracy uważa, że przetwarzanie danych osobowych narusza przepisy o ochronie danych osobowych, ma prawo wniesienia skargi do organu nadzorczego (Prezesa Urzędu Ochrony Danych Osobowych).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="390"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:eastAsia="Verdana"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E612AB" w:rsidRPr="00D7757F" w:rsidRDefault="00E612AB" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2226 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId12"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E612AB" w:rsidRPr="00D7757F">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="1274" w:bottom="720" w:left="993" w:header="284" w:footer="397" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...27 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...96 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1181 lines deleted...]
-    <w:nsid w:val="324666A9"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="30916BEE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="708AE126"/>
+    <w:tmpl w:val="AE300554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...11 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:u w:val="none"/>
-        <w:lang w:val="pl-PL"/>
-[...535 lines deleted...]
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...1659 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="829906505">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...82 lines deleted...]
-    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D12B36"/>
-[...227 lines deleted...]
-    <w:rsid w:val="00FF18E7"/>
+    <w:rsidRoot w:val="005953B4"/>
+    <w:rsid w:val="005953B4"/>
+    <w:rsid w:val="006E0968"/>
+    <w:rsid w:val="007A0CD3"/>
+    <w:rsid w:val="00D7757F"/>
+    <w:rsid w:val="00E612AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3D72A826"/>
-  <w15:docId w15:val="{94B41ADC-555E-4E96-9181-C6D3149E5C51}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="header" w:uiPriority="0"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00D12B36"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A0CD3"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
-    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D12B36"/>
+    <w:rsid w:val="007A0CD3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A0CD3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="header" w:uiPriority="0"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A0CD3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+    <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D12B36"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
-    <w:name w:val="footer"/>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="StopkaZnak"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D12B36"/>
+    <w:rsid w:val="007A0CD3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
-    <w:name w:val="Stopka Znak"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Stopka"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00D12B36"/>
+    <w:link w:val="Nagwek"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A0CD3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
-[...473 lines deleted...]
-      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
-[...18 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="260264907">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@bgk.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.zielinska@wmarr.olsztyn.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@wmarr.olsztyn.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@pcdzialdowo.com.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8676,84 +1774,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -8889,62 +1989,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1018</Words>
-  <Characters>6113</Characters>
+  <Words>686</Words>
+  <Characters>4118</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7117</CharactersWithSpaces>
+  <CharactersWithSpaces>4795</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Anna Kieruzel</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>