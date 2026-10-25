--- v2 (2026-10-23)
+++ v3 (2026-10-25)
@@ -1,1304 +1,4446 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00D12B36" w:rsidRDefault="00D12B36"/>
+    <w:p w:rsidR="00DB53C5" w:rsidRDefault="00DB53C5" w:rsidP="00562465">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="00000A"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00562465" w:rsidRPr="00000837" w:rsidRDefault="00000837" w:rsidP="00562465">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000837">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>FORMULARZ ZGŁOSZENIOWY</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...3 lines deleted...]
-          <w:color w:val="00000A"/>
+    <w:p w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="00562465">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00DB53C5" w:rsidRPr="00BE3441" w:rsidRDefault="00562465" w:rsidP="00DB53C5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk85720625"/>
+      <w:r w:rsidRPr="00BE3441">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spotkanie </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB53C5" w:rsidRPr="00BE3441">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">konsultacyjne z sektorem przedsiębiorców </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRPr="00BE3441" w:rsidRDefault="00DB53C5" w:rsidP="00BE3441">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3441">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>projektu programu regionalnego na lata 2021-2027 Fundusze Europejskie</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3441">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BE3441">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dla Warmii i Mazur</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00BE3441">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRPr="00000AF9" w:rsidRDefault="00BE3441" w:rsidP="00BE3441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000AF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proponowany </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB53C5" w:rsidRPr="00000AF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zakres wsparcia sektora gospodarczego w ramach </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB53C5" w:rsidRPr="00000AF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>FEWiM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB53C5" w:rsidRPr="00000AF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2021-2027 przedstawi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000AF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ą</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB53C5" w:rsidRPr="00000AF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000AF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przedstawiciele </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB53C5" w:rsidRPr="00000AF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Departament</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00000AF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB53C5" w:rsidRPr="00000AF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Polityki Regionalnej Urzędu Marszałkowskiego Województwa Warmińsko-Mazurskiego</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="00562465">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRPr="000B70FC" w:rsidRDefault="00562465" w:rsidP="00562465">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B70FC">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Termin spotkania: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB53C5">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4 listopada 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="000B70FC">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B70FC">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B70FC">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., godz. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3441">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRDefault="007E5446" w:rsidP="00BE3441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5446">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miejsce spotkania: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3441" w:rsidRPr="00BE3441">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Centrum Wdrażania i</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3441">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Promocji Innowacji w Olsztynie, u</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3441" w:rsidRPr="00BE3441">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>l. Jagiellońska 91a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E5446" w:rsidRDefault="007E5446" w:rsidP="00562465">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D12B36" w:rsidRDefault="00562465" w:rsidP="000B70FC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:color w:val="00000A"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="00000A"/>
-[...1 lines deleted...]
-        <w:t>Imię (imiona) i nazwisko……………………………………………………………....</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>DANE OSOBOWE:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="000B70FC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko:</w:t>
+      </w:r>
+      <w:r w:rsidR="000B70FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>…………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="000B70FC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numer telefonu: </w:t>
+      </w:r>
+      <w:r w:rsidR="000B70FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>……………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="000B70FC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Adres email</w:t>
+      </w:r>
+      <w:r w:rsidR="000B70FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>:………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="000B70FC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nazwa i adres firmy/instytucji:</w:t>
+      </w:r>
+      <w:r w:rsidR="000B70FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>……………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="00562465">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="000B70FC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562465">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>W PRZYPADKU SPECJALNYCH POTRZEB WYNIKAJĄCYC</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="00000A"/>
-[...1 lines deleted...]
-        <w:t>Data urodzenia …………………………………………………………………………</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H Z NIEPEŁNOSPRAWNOŚCI, PROSIMY </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562465">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O KONTAKT TELEFONICZNY LUB MAILOWY </w:t>
+      </w:r>
+      <w:r w:rsidR="000B70FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="000B70FC" w:rsidRPr="000B70FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tel. 89</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3441">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> 521 12 50, wmarr@wmarr.olsztyn.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="00BE3441">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A4307" w:rsidRDefault="005B6F8C" w:rsidP="00BE3441">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Oświadczenia i informacje</w:t>
+      </w:r>
+      <w:r w:rsidR="00562465" w:rsidRPr="002E3444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dotyczące przetwarzania Pan</w:t>
+      </w:r>
+      <w:r w:rsidR="005E651A" w:rsidRPr="002E3444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i/Pana danych osobowych </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>zawiera</w:t>
+      </w:r>
+      <w:r w:rsidR="005E651A" w:rsidRPr="002E3444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Załącznik do formularza</w:t>
+      </w:r>
+      <w:r w:rsidR="005E651A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E651A" w:rsidRPr="002E3444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>zgłoszeniowego</w:t>
+      </w:r>
+      <w:r w:rsidR="005E651A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1307F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(prosimy o podpisanie i odesłanie razem z formularzem zgłoszeniowym).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="00BE3441">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B70FC" w:rsidRDefault="000B70FC" w:rsidP="00562465">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B70FC" w:rsidRDefault="000B70FC" w:rsidP="00562465">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRPr="00562465" w:rsidRDefault="00562465" w:rsidP="00562465">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="PogrubienieTeksttreciCalibriOdstpy0pt"/>
+        </w:rPr>
+        <w:t>Data, podpis……………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="00721626">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="00562465">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="307" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00430355">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wyp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ełniony formularz zgłoszeniowy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00430355">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prosimy przesłać</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na adres e-mailowy: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3441">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wmarr@wmarr.olsztyn.pl </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC00D2">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F168D1">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3441">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 listopada </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96C20">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C638B5">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C638B5">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>godz.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA55E8">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C638B5">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE3441" w:rsidRDefault="00BE3441" w:rsidP="002A4307">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A4307" w:rsidRPr="00BE3441" w:rsidRDefault="002A4307" w:rsidP="002A4307">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3441">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>UWAGA - Liczba miejsc ograniczona, decyduje kolejność zgłoszeń. W spotkaniu może wziąć udział max. 1 przedstawiciel jednej firmy</w:t>
+      </w:r>
+      <w:r w:rsidR="0080686A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>/instytucji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3441">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRDefault="00562465" w:rsidP="00721626">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRPr="00562465" w:rsidRDefault="00562465" w:rsidP="00562465">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="307" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00430355">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Szczegółowych informacji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00430355">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nt. spotkania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00430355">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> udziela: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3441">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sylwia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BE3441">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prokorym</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BE3441">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-Kowalska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3441" w:rsidRPr="00A062E7">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tel. 89 521 12 50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A062E7">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3441" w:rsidRPr="00A062E7">
+        <w:rPr>
+          <w:rStyle w:val="TeksttreciCalibri9ptOdstpy0pt"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wmarr@wmarr.olsztyn.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00636E11" w:rsidRDefault="00636E11" w:rsidP="00721626">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00562465" w:rsidRDefault="00A062E7" w:rsidP="00CC4D45">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A062E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ze względu na sytuację epidemiologiczną w kraju, WMARR SA zastrzega sobie możliwość ograniczenia liczby uczestników zgodnie z wytycznymi, które zostaną wprowadzone po 31 października 2021r. lub całkowite odwołanie spotkania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F1B71" w:rsidRPr="00EF15E9" w:rsidRDefault="00877A58" w:rsidP="00EF15E9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="18"/>
+        <w:ind w:left="2124" w:hanging="1764"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF15E9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Załącznik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC19C3" w:rsidRPr="00E42C06" w:rsidRDefault="00FC19C3" w:rsidP="00E42C06">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="60" w:after="120"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zgoda Uczestnika na przetwarzanie danych osobowych na potrzeby udziału w Wydarzeniu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00323404" w:rsidRPr="00E42C06" w:rsidRDefault="00323404" w:rsidP="00323404">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Na przetwarzanie danych osobowych potrzebna jest zgoda osoby, której dane dotyczą. Dane osobowe podane w formularzu będą przetwarzane wyłącznie w tych celach, na które zostanie wyrażona zgoda. Wyrażenie zgody na przetwarzanie danych w określonym celu następuje poprzez umieszczenie znaku potwierdzającego zgodę w odpowiednim polu znajdującym się pod oświadczeniem obok słów „Wyrażam zgodę” (np. „</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F078"/>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” lub „</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0FE"/>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E651A" w:rsidRPr="00E42C06" w:rsidRDefault="005E651A" w:rsidP="005E651A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="18"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F7567" w:rsidRPr="00E42C06" w:rsidRDefault="003F7567" w:rsidP="004F1B71">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wyrażam zgodę na przetwarzanie moich danych osobowych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zawartych w formularzu zgłoszeniowym przez Warmińsko – Mazurską Agencję Rozwoju Regionalnego Spółkę Akcyjną w Olsztynie, Pl. Gen. Józefa Bema 3, 10-516 Olsztyn, w celu organizacji </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk85721351"/>
+      <w:r w:rsidR="004F1B71" w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Spotkania konsultacyjnego z sektorem przedsiębiorców projektu programu regionalnego na lata 2021-2027 Fundusze Europejskie dla Warmii i Mazur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(dalej: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wydarzenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00323404" w:rsidRPr="00E42C06" w:rsidRDefault="00323404" w:rsidP="00E42C06">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:t>Dane kontaktowe ..........................................................................................................</w:t>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="0"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wyrażam zgodę </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(brak zgody uniemożliwia wzięcie udziału w Wydarzeniu)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="003F7567" w:rsidRPr="00E42C06" w:rsidRDefault="003F7567" w:rsidP="003F7567">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="00000A"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">       (wskazane przez osobę ubiegającą się o zatrudnienie)</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="003F7567" w:rsidRPr="00E42C06" w:rsidRDefault="003F7567" w:rsidP="00FC19C3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Informacja o prawie cofnięcia zgody</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F7567" w:rsidRPr="00E42C06" w:rsidRDefault="005B6F8C" w:rsidP="00FC19C3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk85721553"/>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Osobie, która wyraziła zgodę na przetwarzanie jej danych osobowych w</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7567" w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> każdej chwili przysługuje prawo do wycofania zgody na przetwarzanie danych osobowych. Cofnięcie zgody nie będzie wpływać na zgodność z prawem przetwarzania, którego dokonano na podstawie zgody przed jej wycofaniem.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w:rsidR="005B6F8C" w:rsidRPr="00E42C06" w:rsidRDefault="005B6F8C" w:rsidP="003F7567">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00323404" w:rsidRPr="00E42C06" w:rsidRDefault="00323404" w:rsidP="003F7567">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F7567" w:rsidRPr="00E42C06" w:rsidRDefault="00FC19C3" w:rsidP="00FC19C3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7567" w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nformacje dotyczące przetwarzania danych osobowych:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F7567" w:rsidRPr="00E42C06" w:rsidRDefault="003F7567" w:rsidP="003F7567">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:t>Wykształcenie  (gdy jest ono niezbędne do wykonywania pracy określonego rodzaju lub na określonym stanowisku)………………………………………………….........</w:t>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administratorem Pani/Pana danych osobowych jest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Warmińsko – Mazurska Agencja Rozwoju Regionalnego Spółka Akcyjna w Olsztynie, Pl. Gen. Józefa Bema 3, 10-516 Olsztyn (dalej: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Spółka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...79 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="003F7567" w:rsidRPr="00E42C06" w:rsidRDefault="003F7567" w:rsidP="003F7567">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:t>Kwalifikacje zawodowe (gdy są one niezbędne do wykonywania pracy określonego rodzaju lub na określonym stanowisku)........................................................................</w:t>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Spółka powołała Inspektora Ochrony Danych, z którym kontakt jest możliwy pod adresem email: iod@wmarr.olsztyn.pl.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...51 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="003F7567" w:rsidRPr="00E42C06" w:rsidRDefault="003F7567" w:rsidP="003F7567">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:t>Przebieg dotychczasowego zatrudnienia (gdy jest ono niezbędne do wykonywania pracy określonego rodzaju lub na określonym stanowisku)………………………….</w:t>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dane osobowe przetwarzane będą przez administratora w celu organizacji </w:t>
+      </w:r>
+      <w:r w:rsidR="00323404" w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Spotkania konsultacyjnego z sektorem przedsiębiorców projektu programu regionalnego na lata 2021-2027 Fundusze Europejskie dla Warmii i Mazur”</w:t>
+      </w:r>
+      <w:r w:rsidR="00323404" w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00323404" w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(dalej: </w:t>
+      </w:r>
+      <w:r w:rsidR="00323404" w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Wydarzenie</w:t>
+      </w:r>
+      <w:r w:rsidR="00323404" w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...68 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="003F7567" w:rsidRPr="00E42C06" w:rsidRDefault="003F7567" w:rsidP="003F7567">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:t>Dodatkowe dane osobowe, jeżeli prawo lub obowiązek ich podania wynika z przepisów szczególnych ………………………………………………………………</w:t>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana dane osobowe mogą być przetwarzane przez Spółkę także w innych celach niż określony w punkcie 2, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>pod warunkiem, że wyrazi Pani/Pan zgodę na przetwarzanie danych w tych innych celach;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...11 lines deleted...]
-        <w:t>…………………………………………………………………………………………</w:t>
+    <w:p w:rsidR="003F7567" w:rsidRPr="00E42C06" w:rsidRDefault="003F7567" w:rsidP="003F7567">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Podstawą przetwarzania Pani/Pana danych osobowych</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC19C3" w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w każdym przypadku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jest Pani/Pana zgoda (art. 6 ust. 1 lit. a RODO). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...11 lines deleted...]
-        <w:t>…………………………………………………………………………………………</w:t>
+    <w:p w:rsidR="003F7567" w:rsidRPr="00E42C06" w:rsidRDefault="003F7567" w:rsidP="003F7567">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Dane osobowe przetwarzane na potrzeby organizacji Wydarzenia będą przechowywane do czasu zakończenia i rozliczenia Wydarzenia. Po tym okresie dane osobowe będę przechowywane przez okres przewidziany przepisami dotyczącymi archiwizacji dokumentów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="003F7567" w:rsidRPr="00E42C06" w:rsidRDefault="003F7567" w:rsidP="003F7567">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dane osobowe będą przekazywane osobom upoważnionym przez Spółkę (pracownikom i współpracownikom Spółki, którzy muszą mieć dostęp do danych, aby wykonywać swoje obowiązki). Dane będą przekazywane także podmiotom uprawnionym do dostępu do danych na podstawie obowiązujących przepisów prawa. Ponadto, dane mogą być </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC19C3" w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>w razie potrzeby</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC19C3" w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>przetwarzane również przez podmioty, z pomocy których Spółka korzysta wykonując swoje zadania (np. kancelarie prawne, podmioty świadczące na zlecenie Spółki usługi doradcze, usługi wsparcia informatycznego, usługi doręczania korespondencji lub inne wykwalifikowane podmioty, których pomoc okaże się niezbędna do wykonywania zadań Spółki).</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00FC19C3" w:rsidRPr="00E42C06" w:rsidRDefault="00FC19C3" w:rsidP="003F7567">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Osobie, która wyraziła zgodę na przetwarzanie jej danych osobowych w każdej chwili przysługuje prawo do wycofania zgody na przetwarzanie danych osobowych. Cofnięcie zgody nie będzie wpływać na zgodność z prawem przetwarzania, którego dokonano na podstawie zgody przed jej wycofaniem.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00FC19C3" w:rsidRPr="00E42C06" w:rsidRDefault="003F7567" w:rsidP="00FC19C3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>W każdym czasie przysługuje Pani/Panu prawo dostępu do swoich danych osobowych, jak również prawo żądania ich sprostowania. Prawo do usunięcia danych, prawo do ograniczenia przetwarzania danych,  prawo do przenoszenia danych oraz prawo do sprzeciwu, przysługuje Pani/Panu w przypadkach i na zasadach określonych odpowiednio w art. 17-22 RODO.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00FC19C3" w:rsidRPr="00E42C06" w:rsidRDefault="003F7567" w:rsidP="00FC19C3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Jeżeli uważa Pani/Pan, że przetwarzanie danych osobowych narusza przepisy o ochronie danych osobowych, ma Pani/Pan prawo wnieść skargę do organu nadzorczego, tj. Prezesa Urzędu Ochrony Danych Osobowych.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...15 lines deleted...]
-          <w:color w:val="00000A"/>
+    <w:p w:rsidR="003F7567" w:rsidRPr="00E42C06" w:rsidRDefault="003F7567" w:rsidP="00FC19C3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podanie danych osobowych jest  dobrowolne, lecz niezbędne do zrealizowania Wydarzenia. W przypadku niepodania danych nie będzie możliwy udział w Wydarzeniu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E651A" w:rsidRPr="00E42C06" w:rsidRDefault="005E651A" w:rsidP="00FC19C3">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci80"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="00000A"/>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="00000A"/>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  …………..……………………….</w:t>
+        <w:t>………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...56 lines deleted...]
-        <w:t>(podpis osoby ubiegającej się o zatrudnienie)</w:t>
+    <w:p w:rsidR="005E651A" w:rsidRDefault="005E651A" w:rsidP="00E42C06">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci80"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:ind w:left="6804" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42C06">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>czytelny podpis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
-[...453 lines deleted...]
-    <w:sectPr w:rsidR="00E612AB" w:rsidRPr="00D7757F">
+    <w:sectPr w:rsidR="005E651A" w:rsidSect="00E42C06">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="1274" w:bottom="567" w:left="993" w:header="284" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00572E74" w:rsidRDefault="00572E74" w:rsidP="00D12B36">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00572E74" w:rsidRDefault="00572E74" w:rsidP="00D12B36">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1577790787"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w:rsidR="000B70FC" w:rsidRDefault="000B70FC">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00A062E7">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="000B70FC" w:rsidRDefault="000B70FC">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00572E74" w:rsidRDefault="00572E74" w:rsidP="00D12B36">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00572E74" w:rsidRDefault="00572E74" w:rsidP="00D12B36">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00573967" w:rsidRDefault="00573967" w:rsidP="00573967">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+      <w:ind w:left="851" w:hanging="851"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="009B2EBD">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="365F91"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="1028700" cy="707231"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1" name="Obraz 1" descr="logo_wmarr1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1" descr="logo_wmarr1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1031717" cy="709305"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30916BEE"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="017A41EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD5CA3B4"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:u w:val="none"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2">
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="4">
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="5">
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="7">
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="8">
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="0D6E72B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F92C33A"/>
+    <w:lvl w:ilvl="0" w:tplc="B4FA8B6C">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="1259097E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7EEED2C4"/>
+    <w:lvl w:ilvl="0" w:tplc="25E295FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="76" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="796" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1516" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2236" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2956" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3676" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4396" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5116" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5836" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="17C80576"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6ED08C9A"/>
+    <w:lvl w:ilvl="0" w:tplc="B95EE088">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2380" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3100" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3820" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4540" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5260" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5980" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6700" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="1D340249"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9E42910"/>
+    <w:lvl w:ilvl="0" w:tplc="416AFC2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="2C655306"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4E8BB52"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="324666A9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="708AE126"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:iCs/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="pl-PL"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="3BDC301A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="708AE126"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:iCs/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="pl-PL"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="3F4C0A53"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8620EAA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="2"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="pl-PL"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="460627B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED00C668"/>
+    <w:lvl w:ilvl="0" w:tplc="5ED6D2E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="4AAE2C8E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1990F28C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="pl-PL"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="5C0A32CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF86F4E2"/>
+    <w:lvl w:ilvl="0" w:tplc="F1A85AC8">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="61FC415E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A3D24836"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="66CA32A7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CD1A17FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="66DC5342"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="791C965E"/>
+    <w:lvl w:ilvl="0" w:tplc="376A538A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="⎕"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="6BEE5EED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A956D834"/>
+    <w:lvl w:ilvl="0" w:tplc="909650F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2380" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3100" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3820" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4540" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5260" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5980" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6700" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="71F35700"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="217843E0"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6E5410BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="76AA2D56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="144E56AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="79E47EF3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F91A010C"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="7E956C94"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9294CB36"/>
+    <w:lvl w:ilvl="0" w:tplc="5ED6D2E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005953B4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E612AB"/>
+    <w:rsidRoot w:val="00D12B36"/>
+    <w:rsid w:val="00000837"/>
+    <w:rsid w:val="00000AF9"/>
+    <w:rsid w:val="000257E4"/>
+    <w:rsid w:val="00040B4F"/>
+    <w:rsid w:val="00073418"/>
+    <w:rsid w:val="0009460A"/>
+    <w:rsid w:val="000B5513"/>
+    <w:rsid w:val="000B70FC"/>
+    <w:rsid w:val="000D1864"/>
+    <w:rsid w:val="000D7AA8"/>
+    <w:rsid w:val="00163EDA"/>
+    <w:rsid w:val="001672D8"/>
+    <w:rsid w:val="00183E39"/>
+    <w:rsid w:val="001A525C"/>
+    <w:rsid w:val="001A5B94"/>
+    <w:rsid w:val="001D3B87"/>
+    <w:rsid w:val="001E6965"/>
+    <w:rsid w:val="00261824"/>
+    <w:rsid w:val="00266ECF"/>
+    <w:rsid w:val="0028143F"/>
+    <w:rsid w:val="00290FB3"/>
+    <w:rsid w:val="002A4307"/>
+    <w:rsid w:val="002A55AD"/>
+    <w:rsid w:val="002C55FF"/>
+    <w:rsid w:val="002E3444"/>
+    <w:rsid w:val="003039C1"/>
+    <w:rsid w:val="003102E7"/>
+    <w:rsid w:val="0031495C"/>
+    <w:rsid w:val="00320DB1"/>
+    <w:rsid w:val="00323404"/>
+    <w:rsid w:val="00325BFC"/>
+    <w:rsid w:val="0033403A"/>
+    <w:rsid w:val="00364D26"/>
+    <w:rsid w:val="0037018F"/>
+    <w:rsid w:val="00381963"/>
+    <w:rsid w:val="003B2138"/>
+    <w:rsid w:val="003C71AB"/>
+    <w:rsid w:val="003D0DB1"/>
+    <w:rsid w:val="003F1099"/>
+    <w:rsid w:val="003F7567"/>
+    <w:rsid w:val="00414DA2"/>
+    <w:rsid w:val="00473504"/>
+    <w:rsid w:val="004917DA"/>
+    <w:rsid w:val="004F1B71"/>
+    <w:rsid w:val="004F45E8"/>
+    <w:rsid w:val="00527A22"/>
+    <w:rsid w:val="00550B9A"/>
+    <w:rsid w:val="00562465"/>
+    <w:rsid w:val="00572E74"/>
+    <w:rsid w:val="00573967"/>
+    <w:rsid w:val="00577F61"/>
+    <w:rsid w:val="005B6F8C"/>
+    <w:rsid w:val="005D518C"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rsid w:val="005F7818"/>
+    <w:rsid w:val="00611A7C"/>
+    <w:rsid w:val="00626406"/>
+    <w:rsid w:val="00636E11"/>
+    <w:rsid w:val="006431CE"/>
+    <w:rsid w:val="00651937"/>
+    <w:rsid w:val="00671635"/>
+    <w:rsid w:val="006E2CD0"/>
+    <w:rsid w:val="006F263A"/>
+    <w:rsid w:val="00721626"/>
+    <w:rsid w:val="007343DE"/>
+    <w:rsid w:val="00737F0E"/>
+    <w:rsid w:val="00762378"/>
+    <w:rsid w:val="00786833"/>
+    <w:rsid w:val="007A4D13"/>
+    <w:rsid w:val="007C6CE6"/>
+    <w:rsid w:val="007D1269"/>
+    <w:rsid w:val="007D7273"/>
+    <w:rsid w:val="007E5446"/>
+    <w:rsid w:val="0080686A"/>
+    <w:rsid w:val="008278DA"/>
+    <w:rsid w:val="00840805"/>
+    <w:rsid w:val="00866544"/>
+    <w:rsid w:val="00872D6A"/>
+    <w:rsid w:val="00877A58"/>
+    <w:rsid w:val="00890238"/>
+    <w:rsid w:val="008A60B1"/>
+    <w:rsid w:val="008C75D3"/>
+    <w:rsid w:val="008F0C71"/>
+    <w:rsid w:val="00961B2A"/>
+    <w:rsid w:val="009808ED"/>
+    <w:rsid w:val="00986157"/>
+    <w:rsid w:val="009A0B84"/>
+    <w:rsid w:val="009C5DFE"/>
+    <w:rsid w:val="009E4E18"/>
+    <w:rsid w:val="009E64FB"/>
+    <w:rsid w:val="00A062E7"/>
+    <w:rsid w:val="00A428D9"/>
+    <w:rsid w:val="00A43493"/>
+    <w:rsid w:val="00A513F9"/>
+    <w:rsid w:val="00A663E1"/>
+    <w:rsid w:val="00B20B8B"/>
+    <w:rsid w:val="00BA2646"/>
+    <w:rsid w:val="00BB5E9B"/>
+    <w:rsid w:val="00BE3441"/>
+    <w:rsid w:val="00BF5B5F"/>
+    <w:rsid w:val="00C04AE7"/>
+    <w:rsid w:val="00C04C96"/>
+    <w:rsid w:val="00C16EBF"/>
+    <w:rsid w:val="00C638B5"/>
+    <w:rsid w:val="00C94078"/>
+    <w:rsid w:val="00CA18BE"/>
+    <w:rsid w:val="00CB57D0"/>
+    <w:rsid w:val="00CC4D45"/>
+    <w:rsid w:val="00CF287C"/>
+    <w:rsid w:val="00D02369"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rsid w:val="00D50E67"/>
+    <w:rsid w:val="00D656B7"/>
+    <w:rsid w:val="00D905DF"/>
+    <w:rsid w:val="00D97559"/>
+    <w:rsid w:val="00DB53C5"/>
+    <w:rsid w:val="00DC00D2"/>
+    <w:rsid w:val="00DD6EB2"/>
+    <w:rsid w:val="00DD78F5"/>
+    <w:rsid w:val="00E00725"/>
+    <w:rsid w:val="00E1307F"/>
+    <w:rsid w:val="00E20D70"/>
+    <w:rsid w:val="00E26A16"/>
+    <w:rsid w:val="00E42C06"/>
+    <w:rsid w:val="00E50DE7"/>
+    <w:rsid w:val="00E55237"/>
+    <w:rsid w:val="00E6794D"/>
+    <w:rsid w:val="00EB2150"/>
+    <w:rsid w:val="00EF15E9"/>
+    <w:rsid w:val="00EF2C20"/>
+    <w:rsid w:val="00F00ABB"/>
+    <w:rsid w:val="00F168D1"/>
+    <w:rsid w:val="00F36466"/>
+    <w:rsid w:val="00F37AD8"/>
+    <w:rsid w:val="00F51CFE"/>
+    <w:rsid w:val="00F96C20"/>
+    <w:rsid w:val="00FA55E8"/>
+    <w:rsid w:val="00FC19C3"/>
+    <w:rsid w:val="00FD1081"/>
+    <w:rsid w:val="00FE40F6"/>
+    <w:rsid w:val="00FE4B4C"/>
+    <w:rsid w:val="00FF18E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
-    <w:lsdException w:name="header" w:uiPriority="0"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
@@ -1376,157 +4518,571 @@
     <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="007A0CD3"/>
+    <w:rsid w:val="00D12B36"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007A0CD3"/>
+    <w:rsid w:val="00D12B36"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
-    <w:semiHidden/>
-    <w:rsid w:val="007A0CD3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D12B36"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D12B36"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D12B36"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Teksttreci">
+    <w:name w:val="Tekst treści_"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Teksttreci0"/>
+    <w:rsid w:val="00D12B36"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PogrubienieTeksttreciCalibriOdstpy0pt">
+    <w:name w:val="Pogrubienie;Tekst treści + Calibri;Odstępy 0 pt"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="1"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksttreciCalibri9ptOdstpy0pt">
+    <w:name w:val="Tekst treści + Calibri;9 pt;Odstępy 0 pt"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="2"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PogrubienieTeksttreciCalibri105ptOdstpy0pt">
+    <w:name w:val="Pogrubienie;Tekst treści + Calibri;10;5 pt;Odstępy 0 pt"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="2"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksttreciCalibri9ptKursywa">
+    <w:name w:val="Tekst treści + Calibri;9 pt;Kursywa"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Teksttreci0">
+    <w:name w:val="Tekst treści"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Teksttreci"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pogrubienie">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D12B36"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Podpistabeli">
+    <w:name w:val="Podpis tabeli_"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Podpistabeli0"/>
+    <w:rsid w:val="00527A22"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Podpistabeli0">
+    <w:name w:val="Podpis tabeli"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Podpistabeli"/>
+    <w:rsid w:val="00527A22"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:line="245" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00183E39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E5446"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E5446"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Courier New" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
       <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A60B1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A60B1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A60B1"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksttreciPogrubienie">
+    <w:name w:val="Tekst treści + Pogrubienie"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="2"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksttreciKursywaOdstpy0pt">
+    <w:name w:val="Tekst treści + Kursywa;Odstępy 0 pt"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Teksttreci8">
+    <w:name w:val="Tekst treści (8)_"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Teksttreci80"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Teksttreci8PogrubienieBezkursywyOdstpy0pt">
+    <w:name w:val="Tekst treści (8) + Pogrubienie;Bez kursywy;Odstępy 0 pt"/>
+    <w:basedOn w:val="Teksttreci8"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="2"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Teksttreci80">
+    <w:name w:val="Tekst treści (8)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Teksttreci8"/>
+    <w:rsid w:val="005E651A"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="300" w:after="300" w:line="266" w:lineRule="exact"/>
+      <w:ind w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Teksttreci2">
+    <w:name w:val="Tekst treści (2)_"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Teksttreci20"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Teksttreci20">
+    <w:name w:val="Tekst treści (2)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Teksttreci2"/>
+    <w:rsid w:val="005E651A"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="480" w:line="400" w:lineRule="exact"/>
+      <w:ind w:hanging="640"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E3444"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
-    <w:lsdException w:name="header" w:uiPriority="0"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
@@ -1604,143 +5160,548 @@
     <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="007A0CD3"/>
+    <w:rsid w:val="00D12B36"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007A0CD3"/>
+    <w:rsid w:val="00D12B36"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
-    <w:semiHidden/>
-    <w:rsid w:val="007A0CD3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D12B36"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D12B36"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D12B36"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Teksttreci">
+    <w:name w:val="Tekst treści_"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Teksttreci0"/>
+    <w:rsid w:val="00D12B36"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PogrubienieTeksttreciCalibriOdstpy0pt">
+    <w:name w:val="Pogrubienie;Tekst treści + Calibri;Odstępy 0 pt"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="1"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksttreciCalibri9ptOdstpy0pt">
+    <w:name w:val="Tekst treści + Calibri;9 pt;Odstępy 0 pt"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="2"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PogrubienieTeksttreciCalibri105ptOdstpy0pt">
+    <w:name w:val="Pogrubienie;Tekst treści + Calibri;10;5 pt;Odstępy 0 pt"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="2"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksttreciCalibri9ptKursywa">
+    <w:name w:val="Tekst treści + Calibri;9 pt;Kursywa"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Teksttreci0">
+    <w:name w:val="Tekst treści"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Teksttreci"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00D12B36"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Pogrubienie">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D12B36"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D12B36"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Podpistabeli">
+    <w:name w:val="Podpis tabeli_"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Podpistabeli0"/>
+    <w:rsid w:val="00527A22"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Podpistabeli0">
+    <w:name w:val="Podpis tabeli"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Podpistabeli"/>
+    <w:rsid w:val="00527A22"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:line="245" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00183E39"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E5446"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007E5446"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Courier New" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
       <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A60B1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008A60B1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A60B1"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksttreciPogrubienie">
+    <w:name w:val="Tekst treści + Pogrubienie"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="2"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeksttreciKursywaOdstpy0pt">
+    <w:name w:val="Tekst treści + Kursywa;Odstępy 0 pt"/>
+    <w:basedOn w:val="Teksttreci"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Teksttreci8">
+    <w:name w:val="Tekst treści (8)_"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Teksttreci80"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Teksttreci8PogrubienieBezkursywyOdstpy0pt">
+    <w:name w:val="Tekst treści (8) + Pogrubienie;Bez kursywy;Odstępy 0 pt"/>
+    <w:basedOn w:val="Teksttreci8"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="2"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Teksttreci80">
+    <w:name w:val="Tekst treści (8)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Teksttreci8"/>
+    <w:rsid w:val="005E651A"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="300" w:after="300" w:line="266" w:lineRule="exact"/>
+      <w:ind w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Teksttreci2">
+    <w:name w:val="Tekst treści (2)_"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Teksttreci20"/>
+    <w:rsid w:val="005E651A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Teksttreci20">
+    <w:name w:val="Tekst treści (2)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Teksttreci2"/>
+    <w:rsid w:val="005E651A"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:before="480" w:line="400" w:lineRule="exact"/>
+      <w:ind w:hanging="640"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E3444"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@pcdzialdowo.com.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1774,86 +5735,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1984,74 +5943,87 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98410C7D-BECF-4A99-A6D6-5B8AE7546512}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>686</Words>
-  <Characters>4118</Characters>
+  <Words>837</Words>
+  <Characters>5027</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4795</CharactersWithSpaces>
+  <CharactersWithSpaces>5853</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Ela</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>