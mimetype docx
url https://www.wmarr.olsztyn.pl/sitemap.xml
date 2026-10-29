--- v3 (2026-10-25)
+++ v4 (2026-10-29)
@@ -1,5707 +1,1942 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D12B36" w:rsidRDefault="00D12B36"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="214DA5AE" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...317 lines deleted...]
-    <w:p w:rsidR="00D12B36" w:rsidRDefault="00562465" w:rsidP="000B70FC">
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>KWESTIONARIUSZ DLA OSOBY UBIEGAJĄCEJ SIĘ O ZATRUDNIENIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD9B6B7" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D434E4A" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1F557C" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Imię (imiona) i nazwisko……………………………………………………………....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1F3F68" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Data urodzenia …………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FF3B58" w14:textId="69C42132" w:rsidR="00DC304D" w:rsidRPr="00DC304D" w:rsidRDefault="00DC304D" w:rsidP="00DC304D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...139 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Miejsce zamieszkania.………………………………..………………………...……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD02597" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Dane kontaktowe ..........................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183EDD29" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (wskazane przez osobę ubiegającą się o zatrudnienie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FC6783" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRDefault="00DC304D" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB7366D" w14:textId="690D3565" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykształcenie  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC304D">
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AFC6D9" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136C1EBE" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(nazwa szkoły i rok jej ukończenia)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E4236F" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C302CF3" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(zawód, specjalność, stopień naukowy, tytuł zawodowy, tytuł naukowy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F390EAA" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF465ED" w14:textId="66D9CFA9" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Kwalifikacje zawodowe</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC304D">
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF70A97" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.......................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5E265C" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.......................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F279A8" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(kursy, studia podyplomowe lub inne formy uzupełnienia wiedzy lub umiejętności)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1CBD9E" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRDefault="00DC304D" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B31DA87" w14:textId="244A5A85" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Przebieg dotychczasowego zatrudnienia………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3299453D" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D01F79F" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F856D06" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB445FE" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(okresy zatrudnienia u kolejnych pracodawców oraz zajmowane stanowiska pracy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEDC755" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>Dodatkowe dane osobowe, jeżeli prawo lub obowiązek ich podania wynika z przepisów szczególnych ………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F051293" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A64D45" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EF2EEE" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E81249" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121272B5" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C74AB7" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408A3AD4" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  …………..……………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FFA385" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   (miejscowość i data)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(podpis osoby ubiegającej się o zatrudnienie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1730EA41" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A977749" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...55 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC803C9" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27460ED0" w14:textId="77777777" w:rsidR="007A0CD3" w:rsidRDefault="007A0CD3" w:rsidP="007A0CD3">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:spacing w:val="2"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B2FE67" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana"/>
           <w:b/>
-          <w:spacing w:val="2"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana"/>
           <w:b/>
-          <w:spacing w:val="2"/>
-[...26 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Informacja dotycząca  przetwarzania danych osobowych   dla kandydata do pracy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED6A223" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:spacing w:line="336" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B170810" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zgodnie z art. 13 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych (RODO), poniżej przekazujemy informacje dotyczące przetwarzania Pani/Pana danych osobowych:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9CFE4B" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD44ABA" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administratorem danych osobowych kandydata do pracy jest pracodawca – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Warmińsko-Mazurska Agencja Rozwoju Regionalnego S.A. w Olsztynie  (dalej: Spółka).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D43A65A" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475189EF" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Spółka powołała Inspektora Ochrony Danych, z którym kontakt jest możliwy pod adresem email: iod@</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="006E0968">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Courier New"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>wmarr.olsztyn.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E257B5B" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EFA0A42" w14:textId="0FC99DE0" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:strike/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Dane osobowe przetwarzane będą przez Spółkę w celu przeprowadzenia procesu rekrutacji na wolne stanowisko pracy, będą przetwarzane w celu wykonania praw i obowiązków wynikających z przepisów prawa pracy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD42F7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w szczególności przepisów ustawy Kodeks pracy. Dane osobowe kandydata do pracy przechowujemy przez okres prowadzenia postępowania rekrutacyjnego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7968424A" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC4198E" w14:textId="40EE10A9" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dane osobowe na etapie rekrutacji będą przetwarzane na podstawie art. 6 ust. 1 lit c) RODO, co oznacza, że Spółka ma prawo przetwarzać te dane, ponieważ jest to niezbędne do wypełnienia obowiązków, które na Spółkę nakładają przepisy prawa pracy, m.in. obowiązku uzyskania od osoby ubiegającej się o zatrudnienie danych wymienionych w art. 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 1 i danych zawartych w dokumentach złożonych przez kandydata do pracy, o których mowa w art. 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>§ 3  Kodeksu pracy. W przypadku, gdy kandydat do pracy dobrowolnie lub na wniosek Spółki przekaże Spółce szerszy zakres danych niż wymagany przepisami prawa pracy, podstawą przetwarzania danych przekazanych w tym szerszym zakresie, będzie zgoda kandydata do pracy na przetwarzanie tych danych (art. 6 ust. 1 lit a) RODO).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E651A" w:rsidRPr="002E3444">
-[...28 lines deleted...]
-        <w:ind w:left="0"/>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Brak zgody kandydata do pracy, o której mowa w zdaniu poprzednim, lub wycofanie takiej zgody, nie będzie w jakikolwiek sposób niekorzystnie wpływało na traktowanie kandydata do pracy, a także nie spowoduje wobec kandydata jakichkolwiek negatywnych konsekwencji, zwłaszcza nie będzie stanowiło przyczyny uzasadniającej odmowę zatrudnienia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11151C0E" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E1F2CA" w14:textId="0801F884" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podanie przez kandydata do pracy danych osobowych w zakresie przewidzianym art. 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 1 Kodeksu pracy jest wymogiem ustawowym. W przypadku niepodania tych danych Spółka może  odmówić kandydatowi udziału w postępowaniu rekrutacyjnym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042C27F2" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D052C6F" w14:textId="77777777" w:rsidR="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...364 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0968">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Informujemy także, że w każdym czasie przysługuje kandydatowi do pracy prawo dostępu do danych osobowych, jak również prawo żądania ich sprostowania. Prawo do usunięcia danych, prawo do  ograniczenia przetwarzania danych,  prawo do przenoszenia danych oraz prawo do sprzeciwu, przysługuje w przypadkach i na zasadach określonych odpowiednio w art. 17-22 RODO. Jeżeli kandydat do pracy uważa, że przetwarzanie danych osobowych narusza przepisy o ochronie danych osobowych, ma prawo wniesienia skargi do organu nadzorczego (Prezesa Urzędu Ochrony Danych Osobowych).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AFD989" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRDefault="00DC304D" w:rsidP="00DC304D">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...61 lines deleted...]
-        <w:ind w:left="-284"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...59 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E3DFAB" w14:textId="77777777" w:rsidR="00BA35E1" w:rsidRPr="00BA35E1" w:rsidRDefault="00BA35E1" w:rsidP="00BA35E1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...252 lines deleted...]
-        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA35E1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Potwierdzam zapoznanie się z powyższą informacją</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B51EA66" w14:textId="77777777" w:rsidR="00BA35E1" w:rsidRDefault="00BA35E1" w:rsidP="00BA35E1">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00323404" w:rsidRPr="00E42C06" w:rsidRDefault="00323404" w:rsidP="003F7567">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21BD56F0" w14:textId="77777777" w:rsidR="00BA35E1" w:rsidRDefault="00BA35E1" w:rsidP="00BA35E1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="003F7567" w:rsidRPr="00E42C06" w:rsidRDefault="00FC19C3" w:rsidP="00FC19C3">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0843F0" w14:textId="309A1250" w:rsidR="00BA35E1" w:rsidRPr="00BA35E1" w:rsidRDefault="00BA35E1" w:rsidP="00BA35E1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...37 lines deleted...]
-        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA35E1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………………                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C392155" w14:textId="07233D76" w:rsidR="00DC304D" w:rsidRPr="002A5BD8" w:rsidRDefault="00BA35E1" w:rsidP="00BA35E1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA35E1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data i czytelny podpis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE0330F" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRPr="002B1420" w:rsidRDefault="00DC304D" w:rsidP="00DC304D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1725"/>
+          <w:tab w:val="left" w:pos="8190"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...68 lines deleted...]
-        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0713BB44" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRPr="008A6DD9" w:rsidRDefault="00DC304D" w:rsidP="00DC304D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...24 lines deleted...]
-        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2DCA1E" w14:textId="77777777" w:rsidR="00DC304D" w:rsidRPr="006E0968" w:rsidRDefault="00DC304D" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...92 lines deleted...]
-        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8656AC" w14:textId="77777777" w:rsidR="006E0968" w:rsidRPr="006E0968" w:rsidRDefault="006E0968" w:rsidP="006E0968">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="390"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...44 lines deleted...]
-        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:eastAsia="Verdana"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB7CEBD" w14:textId="77777777" w:rsidR="00E612AB" w:rsidRPr="00D7757F" w:rsidRDefault="00E612AB" w:rsidP="006E0968">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...297 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E612AB" w:rsidRPr="00D7757F">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="1274" w:bottom="567" w:left="993" w:header="284" w:footer="397" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...131 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...534 lines deleted...]
-    <w:nsid w:val="324666A9"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30916BEE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="708AE126"/>
+    <w:tmpl w:val="AE300554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...11 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:u w:val="none"/>
-        <w:lang w:val="pl-PL"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:numFmt w:val="decimal"/>
-[...487 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
-[...126 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:hint="default"/>
-[...99 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-[...489 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="1" w16cid:durableId="1098252677">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...34 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D12B36"/>
-[...141 lines deleted...]
-    <w:rsid w:val="00FF18E7"/>
+    <w:rsidRoot w:val="005953B4"/>
+    <w:rsid w:val="00512989"/>
+    <w:rsid w:val="005953B4"/>
+    <w:rsid w:val="006D67FD"/>
+    <w:rsid w:val="006E0968"/>
+    <w:rsid w:val="007A0CD3"/>
+    <w:rsid w:val="00BA35E1"/>
+    <w:rsid w:val="00BD42F7"/>
+    <w:rsid w:val="00D7757F"/>
+    <w:rsid w:val="00D857F0"/>
+    <w:rsid w:val="00DC304D"/>
+    <w:rsid w:val="00E612AB"/>
+    <w:rsid w:val="00FC1B32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="38181894"/>
+  <w15:docId w15:val="{B0A4CD24-FAAE-45A2-8B8D-8344E474A571}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00D12B36"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A0CD3"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
-    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D12B36"/>
+    <w:rsid w:val="007A0CD3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:rsid w:val="00D12B36"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A0CD3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
-[...101 lines deleted...]
-      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...56 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00183E39"/>
+    <w:rsid w:val="00DC304D"/>
     <w:pPr>
-      <w:widowControl/>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...854 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="260264907">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@pcdzialdowo.com.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5735,84 +1970,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -5943,87 +2180,71 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Pages>1</Pages>
+  <Words>662</Words>
+  <Characters>3972</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5853</CharactersWithSpaces>
+  <CharactersWithSpaces>4625</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Ela</dc:creator>
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
+  <dc:title/>
+  <dc:subject/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>